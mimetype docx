--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -471,4944 +471,4944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il n'y a pas de chemin de retour&amp;quot;. Natalia Vorojbit témoigne de la guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skén&amp;graphie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exercices dans le système de Stanislavski; du socle documentaire au document activé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La biomécanique et ses avatars sur les scènes soviétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ripostes ukrainiennes au nationalisme grand-russien de Mikhaïl Boulgakov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teatro et Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44, pp.303-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tournées du théâtre soviétique en France dans l'entre-deux guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavica Occitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Les arts russes en France aux XXe et XXIe siècles: exporter l'image de soi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molière et Boulgakov, des destins en miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-scène. Théâtre </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le Crépuscule des singes, 1519, pp.71-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nationalisme grand-russien de Mikhaïl Boulgakov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teatro et Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revenir au sens des mots pour mieux guider l'acteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arti dello spettacolo / Performing Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Molière et Boulgakov, des destins en miroir</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Ostrovski, réformateur du théâtre russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, De tout faire théâtre, 56, pp.69-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/russe.2021.3064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revenir au sens des mots pour mieux guider l'acteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SigMa - Rivista Di Letterature Comparate, Teatro E Arti Dello Spettacolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre russe face à la mondialisation culturelle: des choix difficiles et risqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;Démons&amp;quot; au théâtre russe, d'un siècle à l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La censure au théâtre russe (2012-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes et travaux d’Eur’ORBEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'invisibilisation de la censure. Les nouveaux modes de contrôle des productions culturelles (Bélarus, France, Russie Maroc), pp.66-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislavski et Nemirovitch-Dantchenko à l'école des Meininger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teatro e storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un artiste chinois à Moscou en 1935</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">China Literature and Art Criticism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National vs Global. Les tribulations des metteurs en scène de théâtre russe aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les utopies théâtrales et leurs avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beaux-arts.Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pervyj konceptualisticeskij russkij teatr. Zak i Sinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teatr.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kopo vidit sebia Stanislavskim (Copeau en voit en Stanislavski), n°1 (23), pp. 71-75</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">teatron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de l'ouvrage &amp;quot;Le Spectacle de la Révolution&amp;quot;, n°50, pp. 246-247</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gorki et le Théâtre d’Art de Moscou. Des relations complexes tome 3, n°1, pp.178-195.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre hanté par la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01634355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I am not a theorist, I am an Inspirer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stanislavski studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20567790.2017.1300456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01493435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La condamnation des &amp;quot;Preux&amp;quot; et la chute de Demjan Bednyj et d'Aleksandr Tairov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Chroniques et enluminures au temps des premiers tsars, 87 (3-4), pp.417-431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01467884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le couple originaire: Nemirovitch-Dantchenko et Stanislavski, co-fondateurs et directeurs du Théâtre d'Art de Moscou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Amitié, argent, 126-127, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, LXXXVI (3), pp.512-514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repensar Stanislavski explorando a totalidade de sua herança</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MORINGA - Artes do Espetáculo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), pp.111-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01322672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que l'on peut apprendre du théâtre de Stanislavski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slovo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41-42, pp.179-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steiner l'initiateur ou le théâtre comme vecteur vers les connaissances suprasensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Teatrali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.29-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copeau se rêve en Stanislavski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouveaux Cahiers de la Comédie-Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Jacques Copeau, 12, pp.45-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hermit of Leontiev Street</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stanislavski studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, issue 3, pp.35-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00915324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tournées du Théâtre d'Art de Moscou en Amérique du nord (1923-1927)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavica Occitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.69-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00865885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les palimpsestes du théâtre de Tchekhov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (1-2), pp.57-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00865858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au creuset d'une vie nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As interpretaçỡes do sistema Delsarte no teatro russo e sovieéico dos anos 1910-1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Brasileira de Estudos da Presença</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, www.seer.ufgs.br/presenca</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tournées du Théâtre d'Art en Amérique du nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavica Occitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mission rééducatrice des écrivains prolétariens au sein du vieux Théâtre d'Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.91-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre stalinien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opéra comique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.59-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un Revizor à l'autre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.57-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le moi et ses simulacres. Eclatements identitaires dans la nouvelle dramaturgie russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33, pp.193-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danses de mort sous oxygène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99, pp.58-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislavski, une pertinence intacte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Terrasse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Les formations artistiques (Numéro hors série), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inconscient créateur dans le Système de Stanislavski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.9-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Théâtre d'Art de Moscou au croisement des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goumanitarye problemy sovremennoi civilizacii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.196-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles écritures dramatiques russes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aneth, Carnets de lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire pour le théâtre aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26, pp.35-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Maître et Marguerite selon Lupa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre(s) en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.86-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héritiers, disciples, successeurs. Le cas de Vakhtangov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 173, pp.46-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Oiseau bleu, de Moscou à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 73-74, pp.72-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission des traditions et des savoirs au festival &amp;quot;Maison balte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baltiiskie sezony</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5, pp.7-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evguéni Vakhtangov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 19, pp.74-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choc tardif des Bonnes de Genet à Moscou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1-2, pp.85-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux limites du réel. Le Manteau dans l'interprétation du premier théâtre conceptualiste russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teatr. Russian THeatre. Past and Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2, pp.159-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Festins contre la peste. le théâtre de la post-perestroïka à Moscou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 644-645, pp.59-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les descendants de Lopakhine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-scène. Théâtre </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Le Crépuscule des singes, 1519, pp.71-74</w:t>
+              <w:t xml:space="preserve">, 2001, 1094, pp.41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Les arts russes en France aux XXe et XXIe siècles: exporter l'image de soi</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht au pays du grand ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 148-149, pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pépites povinciales du théâtre russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 16, pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Baltique s'ouvre sur toute l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ubu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12, pp.54-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunes auteurs en quête de metteurs en scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slovo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 22-23, pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, L'invisibilisation de la censure. Les nouveaux modes de contrôle des productions culturelles (Bélarus, France, Russie Maroc), pp.66-88</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meyerhold, le pirate illuminé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 834, pp.220-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 'Ames mortes' de la nouvelle Russie. La culture et le théâtre aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 133, pp.54-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislavski répère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, spécial Les répétitions, pp.210-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russie: une nouvelle génération d'auteurs dramatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ubu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art à Moscou. Une image du théâtre français très &amp;quot;comme il faut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.48-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une rencontre manquée : Boulgakov au Vieux-Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la Comédie-Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, n°18, pp.109-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Lumières et leurs reflets en Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 12, pp.31-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljudmila Petrusevskaja et la critique soviétique des années 1970-80</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 37 (4), pp.467-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Festival de la pièce française à saint-Pétersbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 3, pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Est est porteur d'un splendide renouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peterburgski teatralny journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 7, pp.34-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maîtres de l'école russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Puck : la marionnette et les autres arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 7, pp.28-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre russe après l'URSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 116, pp.21-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...3389 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704146v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00704145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moscou 88/89. Le théâtre s'émancipe</w:t>
               </w:r>
@@ -6179,2028 +6179,2028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04757231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les avatars d'une terminologie théâtrale: les voyages du Système de Stanislavski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parole della scena: traduzione intersemiotica e interlinguistica dei testidrammaturgici, letterari, di theoria teatrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Bologne, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les tournées des théâtres russes en France dans l'entre-deux guerres ou l'impossible exportation de l'Octobre théâtral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts russes en France aux XX et XXI siècles: exporter l'image de soi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03042436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Bologne, Italie</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d'acculturation des artistes de théâtre émigrés à Paris (1920-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rossica. La littérature russe dans le contexte mondial. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Moscou, Russia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;Messager du théâtre&amp;quot;, une revue militante au service de l'Octobre théâtral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'art de l'acteur dans la presse écrite et illustrée (1750-1980)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kopo, Stanislavski i rol' rezisser-pedagog (Copeau, Stanislavski et la fonction du metteur en scène pédagogue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evropejski teatr i Russija (le théâtre européen et la Russie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saint-Pétersbourg, Russia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01634358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1941-1945: la mobilisation des théâtres soviétiques et la redéfinition de l'ennemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulations intellectuelles en temps de guerre. Espace européen et Union soviétique (1939-1945)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01310579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le TNP en URSS ou &amp;quot;l'oecuménisme bon enfant des relations culturelles franco-soviétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gloire de Jean Vilar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hélène Laplace-Claverie, Oct 2012, Avignon, France. pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux actrices de talent et leurs admirateurs dans les bouleversements de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vera Komissarzevskaja inconta Eleonora Duse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Donatella Gavrilovitch, Fondation Cini, université de Roma, Mar 2015, Venise, Japon. pp.38-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, Jun 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation de la dramaturgie russe depuis 2000 et les débats sur le postdramatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingt-cinq ans de littérature postsoviétique. Quelles évolutions?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Mélat, Centre d'Etudes Franco-Russe de Moscou, Jan 2015, Moscou, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Hélène Mélat, Centre d'Etudes Franco-Russe de Moscou, Jan 2015, Moscou, Russie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01312843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Cehov i antroposofia Rudolfa Steinera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Etranger dans la littérature et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Moscou, Russia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la pièce au matériau scénique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature aux prises avec l'autonomie: intellectuels et idéologies au XXe siècle (Russie et Occident)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elena Galtsova, Sep 2015, Moscou, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Elena Galtsova, Sep 2015, Moscou, Russie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01312802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tournées du TNP en URSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les tournées du TNP en URSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revivre, mythifier ou désacraliser? La révolution bolchevique et ses représentations au théâtre soviétique (1918-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revivre, mythifier ou désacraliser? La révolution bolchevique et ses représentations au théâtre soviétique (1918-1933)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de savoirs et d'expériences entre la France et la Russie dans le domaine du théâtre. La fin d'une suprématie et le retournement d'un modèle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmissions de savoirs et d'expériences entre la France et la Russie dans le domaine du théâtre. Fin d'une suprématie et retournement d'un modèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Moscou, Russie. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brèches et colmatages dans la théorie du réalisme socialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brèches et colmatages dans la théorie du réalisme socialiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rennes, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mission rééducatrice des écrivains prolétariens au sein du vieux Théâtre d'Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mission rééducatrice des écrivains prolétariens au sein du vieux Théâtre d'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réécritures de Tchekhov en Russie aujourd'hui ou comment interroger une société déstructurée à partir d'une oeuvre matrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réécritures de Tchekhov aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Minsk, Biélorussie. à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transculturalité du jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trtansculturalité du jeu. Du Système de Stanislavski à la "Méthode" de l'Actors Studio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'envers du mythe. Le Système de Stanislavski et sa double publication en URSS et aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'envers du mythe. Le Système de Stanislavski et sa double publication en URSS et aux Etats-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Minsk, Biélorussie. à paraître</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode de M. Tchekhov et le moi de l'acteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La méthode de M. Tchekhov au théâtre et au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Moscou, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchekhov aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alain Françon et les cahiers de mise en scène de Stanislavski</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Yalta, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, France. à paraître</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon et du mauvais usage de la théorie dans les études théâtrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux du réalisme socialiste au théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Ottawa, Canada</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la mise en scène à la mise en place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la mise en scène à la mise en place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France. pp.294-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Yalta, Ukraine</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislavski mestarikurssit ja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stanislavski's influence in France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Tempere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Moscou, Russie</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du moujik au kolkhozien ou comment représenter la campagne sur la scène soviétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Censorship. la censure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lisbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, France. pp.294-305</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">90th Anniversary of Habima. New approaches to National Theatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Habima Theatre's Paris tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Tel Aviv, Israel</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les avant-gardes russes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les avant-gardes russes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lisbonne, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école de jeu russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école de jeu russe. De Stanislavski à Dodine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Londres, Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés artistiques en Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les communautés artistiques russes au XX siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704103v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00704106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de mise en scène de Stanislavski</w:t>
               </w:r>
@@ -9121,331 +9121,331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Voyages du théâtre, Russie/ France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université François Rabelais, Tours, pp.298, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mikhaïl Tchekhov/ Michael Chekhov. De Moscou à Hollywood, du théâtre au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Entretemps, pp.521, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Université François Rabelais, Tours, pp.298, 2009</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du spirituel au théâtre et au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poliakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Mollica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut des Etudes slaves, pp.200, 2007, 978-2-7204-0428-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ligne des actions physiques. Répétitions et exercices de Stanislavski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Entretemps, pp.364, 2007, Voies de l'acteur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704851v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-00693216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Théâtre d'Art de Moscou. Ramifications, voyages</w:t>
               </w:r>
@@ -10564,4749 +10564,4749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mecjac v derevne&amp;quot; kak eksperimental'noe pole sisyemy Stanislavskogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Odesskaja. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turgenev na perekrestke epox i kul'tur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RGGU, pp.304-311, 2021, 978-5-7281-2890-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">K. Stanislavsky, An Actors Prepares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading with Einsenstein</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03042345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meyerhold and Stanislavsky. Forty years of cordial discord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Companion to Meyerhold</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03042399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, RGGU, pp.304-311, 2021, 978-5-7281-2890-8</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un mois à la campagne&amp;quot; de Tourgueniev comme terrain d'expérimentation du Système de Stanislavski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La résonance transculturelle de Tourgueniev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhaïl Boulgakov et son théâtre &amp;quot;sous la botte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luba Jurgenson, Atinati Mamatsahvili. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écrivains face à la persécution, au massacre de masse et au génocide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Petra, 2020, 978 2 84743 281 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait de groupe avec dame(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actrices mythiques. Mythe de l'actrice sur les scènes occidentales (1870-1910)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03042321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait de groupe avec dame(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yannick Hoffert et Lucie Kempf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actrices mythiques et mythe de l'actrice en Europe sur les scènes occidentales (1870-1910)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.67-86, 2020, 978 28143 0562 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mises en scène de Gorki au Théâtre d'Art: quelles réalités sous les légendes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'importance internationale de Gorki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mutation administrative et financière du Théâtre d'Art de Moscou (1917-1936). Etapes de la transformation d'une compagnie privée en théâtre d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le financement de la culture en Union soviétique 1917-1941</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre de la mort de Maeterlinck et ses premières représentations en Russie (1904-1905)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rosina Neginsky, Marthe Ségrestin, Luba Jurgenson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anxiety, Angst, Anguish in Fin de siècle. Art and Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars, pp.277-290, 2020, 978-1-5275-4383-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">L'importance internationale de Gorki</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The story of Russian-language drama since 2000. PostDoc, the postdramatic and Teatr.Post</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Curtis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Drama in Russian: Performances, Politics and Protest, in Russia, Ukraine and Belarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury academic, pp.23-40, 2020, 978 1 78831 350 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'autogestion revendiquée à la nationalisation imposée. Le patrimoine théâtral russe entre 1917 et 1922</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les revolutions russes de 1917. Enjeux politiques et artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'Octobre théâtral au dressage des arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rouge. Art et utopie au pays des soviets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Lan Fang rencontre Stanislavski à Moscou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue des cultures: la Chine et l'Occident. 80e anniversaire de la visite de Mei Lan Fang en URSS en 1935</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter la révolution au théâtre russe (1918-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations de la révolution de 1917 en Russie contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stanislavsky. An Actor Prepares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reading with Eisenstein</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los artistas investigadores: como y por qué pensar, organisar y, a veces, entender el proceso creativo?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reflexiones a partir de Espacios de Cruce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bloomsbury academic, pp.23-40, 2020, 978 1 78831 350 6</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cehov v poiskah universal'nogo metoda v teatre i kino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voprosy teatra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Petra, 2020, 978 2 84743 281 7</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislavsky and French Theatre : Selected Affinities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Pitches, S. Aquilina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stanislavsky in the World: The System and Its Transformations Across Continents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury, 2017, 978-1-4725-8788-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01634345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Reinhardt vu par les réformateurs du théâtre russe et soviétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marielle Silhouette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Max Reinhardt. L’Art et la technique à la conquête de l’espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.347-360, 2017, 978-3-0343-1640-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01634348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corps rayonnants des acteurs tchekhoviens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-¨Marie Pradier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Croyance et le corps. Esthétique, corporéité des croyances et identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2016, 979-10-300-0168-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vieillesse, révélatrice des changements sociaux, à travers l'analyse des Estivants de Gorki et de La Cerisaie de Tchekhov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ariane Martinez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jouer (avec) la vieillesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 86, Université Stendhal-Grenoble3, pp.35-44, 2015, 978-2-84310-298-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01168027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interpretations du système Delsarte sur la scène russe et soviétique (1910-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Waille et Christophe Damour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">François Delsarte, une recherche sans fin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.191-216, 2015, 978 2 343 05257 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Chekhov and the cult of the studio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-C.Autant-Mathieu et Yana Meerzon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Companion to Michael Chekhov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2015, 978-0-425-71018-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">um grande legado dos russos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ney Piacentini et Paulo Favari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stanislavski revivido</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giostri, pp.19-42; 97-126, 2014, 978 8 5810 8635 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre comme lieu de mémoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Korine Amacher, Wladimir Brerelowitch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et mémoire dans l'espace postsoviétique. Le passé qui encombre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève/academia, pp.231-243, 2014, Publications de l'Institut européen de l'Université de Genève, 978 2 8061 0139 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00951603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer de tête&amp;quot; ou &amp;quot;jouer d'âme&amp;quot;: Stanislavski polémique avec Coquelin et Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Bernard, Michel Bertrand et Hélène Laplace-Claverie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Classicisme et modernité dans le théâtre des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUP, pp.183-192, 2014, 9782853999335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bloomsbury, 2017, 978-1-4725-8788-6</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réception de Jean Genet en URSS/Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claude Hubert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Jean Genet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.576-578, 2014, 978 2 7453 2636 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.347-360, 2017, 978-3-0343-1640-8</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Journey of the Moscow Art Theatre and its disciples through Europe and the United States (1906-1937)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Andrew White. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Companion to Stanislavsky</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.157-178, 2014, Routledge companion books, 978-0-415-53564-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2016, 979-10-300-0168-6</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00875755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les disciples américains de Stanislavski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Autant-Mathieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Etranger dans la littérature et les arts soviétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Septentrion, pp.235-246, 2014, 978 2 7574 0792 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 86, Université Stendhal-Grenoble3, pp.35-44, 2015, 978-2-84310-298-1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques du voyage en pays capitaliste ou le doux chant des rossignols californiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Naugrette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Voyages ou l'ailleurs du théâtre. Hommage à Georges Banu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alternatives théâtrales/Sorbonne Nouvelle-Paris 3, pp.131-137, 2013, 978-2-87428-084-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.191-216, 2015, 978 2 343 05257 1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les artistes de théâtre français dans la vie théâtrale soviétique. Curiosité, méfiance, déception.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Académie des sciences de Russie (RAN). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francuzy v naucnij i intellektualnoi zizni SSSR v XX.v/ Les Français dans la vie intellectuelle et scientifique en URSS au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IVI-RAN, pp.171-185, 2013, 987-5-94067-403-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2015, 978-0-425-71018-3</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00951584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oeuvres communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autant-Mathieu Marie-Christine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créer, ensemble. Points de vue sur les communautés artistiques (fin du XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Entretemps, pp.13-22, 2013, Les voies de l'acteur, 978-2-35539-152-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUP, pp.183-192, 2014, 9782853999335</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expéditions comme ciment de la communauté théâtrale: de Stanislavski à Dodine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autant-Mathieu Marie-Christine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créer, ensemble. Points de vue sur les communautés artistiques (fin du XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Entretemps, pp.145-167, 2013, Les Voies de l'acteur, 978-2-35539-152-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.576-578, 2014, 978 2 7453 2636 2</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ПЕРЕЧИТЫВАЯ БАТУМ СЕГОДНЯ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gzegoz Psebinda; Janus Svezyj. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mihail Bulgakov, ego vremja i my/ Michail Vulhakow, jego czasy i my</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wydawnictwo "scriptum", pp.505-516, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.157-178, 2014, Routledge companion books, 978-0-415-53564-9</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00769441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rewriting Chekhov in Russia Today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adapting Chekhov. The Text and its Mutations, ed. J.Douglas Clayton &amp; Yana Meerzon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.32-56, 2012, Routledge Advances in Theatre and performance studies, 978 0415509695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève/academia, pp.231-243, 2014, Publications de l'Institut européen de l'Université de Genève, 978 2 8061 0139 6</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oeuvres communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créer, ensemble. Points de vue sur les communautés artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'entretemps, pp.5-14, 2012, Voies de l'acteur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Septentrion, pp.235-246, 2014, 978 2 7574 0792 9</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques du voyage en pays capitaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ailleurs au théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUSorbonne, à paraître, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Giostri, pp.19-42; 97-126, 2014, 978 8 5810 8635 4</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expéditions, ciment de la communauté théâtrale. de Stanislavski à Dodine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créer, ensemble. Points de vue sur les communautés artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Entretemps, pp.54-70, 2012, Voies de l'acteur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, IVI-RAN, pp.171-185, 2013, 987-5-94067-403-0</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre comme lieu de mémoire. La mise en scène de 'Vie et destin' de V. Grossman par Lev Dodine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les représentations historiques et la réécriture du passé dans la Russie postsoviétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires, à paraître, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Entretemps, pp.13-22, 2013, Les voies de l'acteur, 978-2-35539-152-1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interprétations du système Delsarte sur la scène russe et soviétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">François Delsarte. Mémoire et héritages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires, à paraître, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Entretemps, pp.145-167, 2013, Les Voies de l'acteur, 978-2-35539-152-1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francuzkie aktrisy na gastroljakh v Rossii v XIX veke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vadim Maksimov. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pamjati L'va Gitel'mana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie théâtrale de St-Pétersbourg, pp.209-221, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Alternatives théâtrales/Sorbonne Nouvelle-Paris 3, pp.131-137, 2013, 978-2-87428-084-9</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revivre, mythifier ou désacraliser?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Révolution mise en scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.121-136, 2012, le spectaculaire, 978-2-7535-1981-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Entretemps, pp.54-70, 2012, Voies de l'acteur</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacrifices sur l'autel de la Révolution d'Octobre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles Zaremba. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Mort de l'enfant. Approches historiques et littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publication de l'Université de Provence (PUP), pp.227-239, 2011, 978 2 85399 783 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires, à paraître, 2012</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comédiennes françaises en tournée en Russie au XIXeme siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Univsersité Paris III. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Image de l'Etranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Institut d'Etudes slaves, pp.261-275, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'entretemps, pp.5-14, 2012, Voies de l'acteur</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la mise en place à la mise en scène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris IV, Université La Sapienza, Rome. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique du théâtre. Avant la mise en scène (1650-1880)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, pp.294-305, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PUSorbonne, à paraître, 2012</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchekhov/Stanislavski ou la naissance de la mise en scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.177-194, 2010, Textes et manuscrits</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Wydawnictwo "scriptum", pp.505-516, 2012</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchekhov/ Stanislavski ou la naissance de la mise en scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Budor, A. Gresillon, M-M. Mervant-Roux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.179-194, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.32-56, 2012, Routledge Advances in Theatre and performance studies, 978 0415509695</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution douce, bouleversements profonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine AUTANT-MATHIEU. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles écritures russes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Domens, pp.8-18, 2010, 978 2 35780 025 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires, à paraître, 2012</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Tolstoï à Gladkov. La mort de l'enfant, scandale absolu ou sacrifice nécessaire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enfant qui meurt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Entretemps, pp.192-205, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Académie théâtrale de St-Pétersbourg, pp.209-221, 2012</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fabuleux destin d'Evgueni Grichkovets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine AUTANT-MATHIEU. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles écritures russes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Domens, pp.117-123, 2010, 978 2 35780 025 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.121-136, 2012, le spectaculaire, 978-2-7535-1981-7</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pervoprohodcy teatralnoj antropologii (Les aventuriers de l'anthropologie théâtrale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie théâtrale (antropologitcheski podkhod k uzutcheniu dramatugii i zrelichtchnykh iskusstv)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMLI, pp.25-32, 2009, Nouvelles recherches russes en sciences humaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publication de l'Université de Provence (PUP), pp.227-239, 2011, 978 2 85399 783 6</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tchekhov et le &amp;quot;théâtre de l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine AUTANT-MATHIEU. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mikhaïl Tchekhov/ M. Chekhov. De Moscou à Hollywood, du théâtre au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Entretemps, pp.13-18, 2009, Les voies de l'acteur, 978 2 91 28 77 03 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.177-194, 2010, Textes et manuscrits</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode de M. Tchekhov au théâtre et au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J;-F. Dusigne et G. Freixe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les passages entre la scène et l'écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNDP/ Académie d'Amiens, pp.19-32, 2009, 978 2 86615 346 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.179-194, 2010</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Quichotte, le Roi Lear ou les rôles rêvés d'un théâtre impossible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mikhaïl Tchekhov/ Michael Chekhov. De Moscou à Hollywood, du théâtre au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Entretemps, pp.521, 2009, Les voies de l'acteur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Desjonquères, pp.294-305, 2010</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tchekhov et &amp;quot;le théâtre de l'Avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autant-Mathieu, Arias. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mikhail Tchekhov/Michael Chekhov. De Moscou à Hollywood, du théâtre au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Entretemps, pp.13-18, 2009, Les voies de l'acteur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Entretemps, pp.192-205, 2010</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode de Mikhaïl Tchekhov au théâtre et au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Picardie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Passages entre la scène et l'écran. Pratiques et formations croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP Amiens, pp.19-32, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Domens, pp.8-18, 2010, 978 2 35780 025 0</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tchekhov, le roi Lear ou les rôles rêvés d'un théâtre impossible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-C. Autant-Mathieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M. Tchekhov/M Chekhov. De Moscou à Hollywood. Du théâtre au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Entretemps, pp.169-183, 2009, Voies de l'acteur, 978 2 91 28 77 03 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Domens, pp.117-123, 2010, 978 2 35780 025 0</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fabrique de l'Acteur excentrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ben Dhooge, Thomas Langerak, Eric Metz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provocation and extravagance in Modern Russian Literature and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Uitgeverij Pegasus, pp.55-67, 2008, Pegasus Oost-Europese Studies 9, 978 90 6143 324 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'Institut d'Etudes slaves, pp.261-275, 2010</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislavsky and Chekhov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kathy Dacre and Paul Fryer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stanislavsky on Stage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rose Bruford College, pp.14-17, 2008, 978-1-903454-01-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Entretemps, pp.521, 2009, Les voies de l'acteur</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Corvin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire encyclopédique du théâtre à travers le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordas, 2008, 978 2 04 731 295 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Entretemps, pp.13-18, 2009, Les voies de l'acteur, 978 2 91 28 77 03 1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uczniowie, spadkobiercy, kontynuatory. Przypadek Wachtangowa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Osinska. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Je. Wachtangow- co zostaje po artyscie teatru?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instityt im. Jerzego Grotowskiego, pp.210-228, 2008, 978 83 923635 6 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNDP/ Académie d'Amiens, pp.19-32, 2009, 978 2 86615 346 5</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dramaturgie polonaise: une créativité à éclipses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Corvin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthologie critique des auteurs dramatiques européens (1945-2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions théâtrales, pp.42-44, 2007, 978-2-84260-231-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Entretemps, pp.13-18, 2009, Les voies de l'acteur</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dramaturgie ukrainienne: un foyer intense de culture théâtrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Corvin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthologie critique des auteurs dramatiques européens (1945-2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions théâtrales, pp.39-40, 2007, 978-2-84260-231-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Entretemps, pp.169-183, 2009, Voies de l'acteur, 978 2 91 28 77 03 1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dramaturgie des pays baltes ou comment affirmer son identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Corvin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthologie critique des auteurs dramatiques (1945-2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions théâtrales, pp.25-26, 2007, 978-2-84260-231-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CRDP Amiens, pp.19-32, 2009</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'asservissement du théâtre dans les pays du bloc socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Corvin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthologie critique des auteurs dramatiques européens (1945-2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions théâtrales, pp.28-36, 2007, 978-2-84260-231-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...506 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693239v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-00693248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un &amp;quot;Théâtre Panthéon</w:t>
               </w:r>
@@ -16062,151 +16062,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01312861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des Deux orphelines aux Soeurs Gérard. Un mélodrame français au théâtre d'Art en 1927</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">BRECHES ET COLMATAGES DANS LA THEORIE DU REALISME SOCIALISTE AU THEATRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074063v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00704870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la théorie du réalisme socialisme (1934-1988)</w:t>
               </w:r>
@@ -16830,51 +16830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autant-mathieu.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535253v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Autant-Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757200v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335625v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20567790.2024.2306050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335119v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335506v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2021.3064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793842v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873994v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20567790.2017.1300456" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865858v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704128v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704130v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704129v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704136v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704133v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538113v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704146v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634358v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310579v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704172v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704170v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704101v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704191v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704194v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704192v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704104v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704103v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704107v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704195v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285051v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873935v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089657v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704167v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaissi&#233; C&#233;cile" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704855v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538586v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693216v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poliakov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pruvost" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mollica" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538596v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538110v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538574v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535300v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335386v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22455/CM.2949-0510-2023-3-00-00EDN&#1059;&#1044;&#1050;821.161.1.0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22455/CM.2949-0510-2023-3-00-00" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335546v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872973v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003110804" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891118v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042345v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042399v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042321v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284999v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042409v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042418v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285011v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285010v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284992v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284982v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285018v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284990v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284984v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284976v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634345v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168027v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135842v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135831v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875755v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951603v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135836v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135839v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951584v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804578v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804582v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804574v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704164v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704182v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704165v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769441v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738762v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704179v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749551v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706599v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694100v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538028v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551134v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551130v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694080v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694089v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551126v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693629v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551119v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693628v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551118v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694142v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693268v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694151v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693626v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693280v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693242v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693239v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693253v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693248v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538103v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704137v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704119v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704139v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759526v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arias-Vikhil Marina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balachova Tamara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrieva Ekaterina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560826v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694129v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551136v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854674v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312861v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074063v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704870v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608343v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694570v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553801v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02163815v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Demadre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;ry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Achechova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03618641v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autant-mathieu.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535253v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Autant-Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757200v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335625v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20567790.2024.2306050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2021.3064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042337v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285028v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873992v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873994v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20567790.2017.1300456" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704125v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704128v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704129v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704133v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704138v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704142v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704145v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042436v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634358v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310579v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704172v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704170v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704101v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704191v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704194v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704193v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704192v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704103v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704107v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704195v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285051v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873935v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089657v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704167v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaissi&#233; C&#233;cile" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704855v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693216v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poliakov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pruvost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mollica" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704851v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538596v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538110v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538574v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535300v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335386v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22455/CM.2949-0510-2023-3-00-00EDN&#1059;&#1044;&#1050;821.161.1.0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22455/CM.2949-0510-2023-3-00-00" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335546v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872973v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003110804" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891118v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412624v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042399v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042404v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285010v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042321v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285016v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042409v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042418v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284999v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285011v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284984v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284992v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284982v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285018v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284990v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284976v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634345v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168027v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135842v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135839v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951603v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022422v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135831v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875755v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135836v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804574v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951584v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804578v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804582v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769441v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738762v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704165v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704164v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704182v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704179v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749551v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706599v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694100v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551126v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551132v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538028v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694080v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551130v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694089v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694142v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693629v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538116v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551119v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551118v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693628v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693280v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693268v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694151v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693626v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693248v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693253v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693242v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693239v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538103v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704137v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704119v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704139v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759526v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arias-Vikhil Marina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balachova Tamara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrieva Ekaterina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560826v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694129v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551136v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854674v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312861v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704870v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608343v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694570v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553801v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02163815v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Demadre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;ry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Achechova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03618641v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>