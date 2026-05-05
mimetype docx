--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -471,4944 +471,4944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les exercices dans le système de Stanislavski; du socle documentaire au document activé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La biomécanique et ses avatars sur les scènes soviétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ripostes ukrainiennes au nationalisme grand-russien de Mikhaïl Boulgakov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teatro et Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, pp.303-324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il n'y a pas de chemin de retour&amp;quot;. Natalia Vorojbit témoigne de la guerre en Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skén&amp;graphie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molière et Boulgakov, des destins en miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-scène. Théâtre </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le Crépuscule des singes, 1519, pp.71-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tournées du théâtre soviétique en France dans l'entre-deux guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavica Occitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Les arts russes en France aux XXe et XXIe siècles: exporter l'image de soi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nationalisme grand-russien de Mikhaïl Boulgakov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teatro et Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Ostrovski, réformateur du théâtre russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, De tout faire théâtre, 56, pp.69-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/russe.2021.3064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44, pp.303-324</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revenir au sens des mots pour mieux guider l'acteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arti dello spettacolo / Performing Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les tournées du théâtre soviétique en France dans l'entre-deux guerres</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revenir au sens des mots pour mieux guider l'acteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SigMa - Rivista Di Letterature Comparate, Teatro E Arti Dello Spettacolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La censure au théâtre russe (2012-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes et travaux d’Eur’ORBEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'invisibilisation de la censure. Les nouveaux modes de contrôle des productions culturelles (Bélarus, France, Russie Maroc), pp.66-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre russe face à la mondialisation culturelle: des choix difficiles et risqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;Démons&amp;quot; au théâtre russe, d'un siècle à l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislavski et Nemirovitch-Dantchenko à l'école des Meininger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teatro e storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un artiste chinois à Moscou en 1935</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">China Literature and Art Criticism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National vs Global. Les tribulations des metteurs en scène de théâtre russe aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les utopies théâtrales et leurs avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beaux-arts.Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de l'ouvrage &amp;quot;Le Spectacle de la Révolution&amp;quot;, n°50, pp. 246-247</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gorki et le Théâtre d’Art de Moscou. Des relations complexes tome 3, n°1, pp.178-195.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pervyj konceptualisticeskij russkij teatr. Zak i Sinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teatr.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kopo vidit sebia Stanislavskim (Copeau en voit en Stanislavski), n°1 (23), pp. 71-75</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">teatron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre hanté par la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01634355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I am not a theorist, I am an Inspirer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stanislavski studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20567790.2017.1300456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01493435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La condamnation des &amp;quot;Preux&amp;quot; et la chute de Demjan Bednyj et d'Aleksandr Tairov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Chroniques et enluminures au temps des premiers tsars, 87 (3-4), pp.417-431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01467884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, LXXXVI (3), pp.512-514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repensar Stanislavski explorando a totalidade de sua herança</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MORINGA - Artes do Espetáculo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), pp.111-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01322672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le couple originaire: Nemirovitch-Dantchenko et Stanislavski, co-fondateurs et directeurs du Théâtre d'Art de Moscou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Amitié, argent, 126-127, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que l'on peut apprendre du théâtre de Stanislavski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slovo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41-42, pp.179-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steiner l'initiateur ou le théâtre comme vecteur vers les connaissances suprasensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Teatrali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.29-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copeau se rêve en Stanislavski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouveaux Cahiers de la Comédie-Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Jacques Copeau, 12, pp.45-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hermit of Leontiev Street</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stanislavski studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, issue 3, pp.35-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00915324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tournées du Théâtre d'Art de Moscou en Amérique du nord (1923-1927)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slavica Occitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, Les arts russes en France aux XXe et XXIe siècles: exporter l'image de soi</w:t>
+              <w:t xml:space="preserve">, 2013, 37, pp.69-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Molière et Boulgakov, des destins en miroir</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00865885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les palimpsestes du théâtre de Tchekhov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (1-2), pp.57-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00865858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As interpretaçỡes do sistema Delsarte no teatro russo e sovieéico dos anos 1910-1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Brasileira de Estudos da Presença</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, www.seer.ufgs.br/presenca</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tournées du Théâtre d'Art en Amérique du nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavica Occitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mission rééducatrice des écrivains prolétariens au sein du vieux Théâtre d'Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.91-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au creuset d'une vie nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre stalinien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opéra comique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.59-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un Revizor à l'autre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.57-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le moi et ses simulacres. Eclatements identitaires dans la nouvelle dramaturgie russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33, pp.193-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danses de mort sous oxygène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99, pp.58-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislavski, une pertinence intacte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Terrasse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Les formations artistiques (Numéro hors série), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inconscient créateur dans le Système de Stanislavski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.9-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Théâtre d'Art de Moscou au croisement des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goumanitarye problemy sovremennoi civilizacii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.196-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire pour le théâtre aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26, pp.35-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles écritures dramatiques russes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aneth, Carnets de lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Maître et Marguerite selon Lupa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre(s) en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.86-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héritiers, disciples, successeurs. Le cas de Vakhtangov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 173, pp.46-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Oiseau bleu, de Moscou à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 73-74, pp.72-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission des traditions et des savoirs au festival &amp;quot;Maison balte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baltiiskie sezony</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5, pp.7-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choc tardif des Bonnes de Genet à Moscou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1-2, pp.85-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evguéni Vakhtangov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 19, pp.74-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux limites du réel. Le Manteau dans l'interprétation du premier théâtre conceptualiste russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teatr. Russian THeatre. Past and Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2, pp.159-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Festins contre la peste. le théâtre de la post-perestroïka à Moscou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 644-645, pp.59-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les descendants de Lopakhine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-scène. Théâtre </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Le Crépuscule des singes, 1519, pp.71-74</w:t>
+              <w:t xml:space="preserve">, 2001, 1094, pp.41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht au pays du grand ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 148-149, pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pépites povinciales du théâtre russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 16, pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Baltique s'ouvre sur toute l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ubu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12, pp.54-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunes auteurs en quête de metteurs en scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slovo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 22-23, pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meyerhold, le pirate illuminé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 834, pp.220-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislavski répère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, spécial Les répétitions, pp.210-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, L'invisibilisation de la censure. Les nouveaux modes de contrôle des productions culturelles (Bélarus, France, Russie Maroc), pp.66-88</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 'Ames mortes' de la nouvelle Russie. La culture et le théâtre aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 133, pp.54-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russie: une nouvelle génération d'auteurs dramatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ubu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art à Moscou. Une image du théâtre français très &amp;quot;comme il faut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.48-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Festival de la pièce française à saint-Pétersbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 3, pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une rencontre manquée : Boulgakov au Vieux-Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la Comédie-Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, n°18, pp.109-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Lumières et leurs reflets en Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 12, pp.31-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljudmila Petrusevskaja et la critique soviétique des années 1970-80</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 37 (4), pp.467-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Est est porteur d'un splendide renouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peterburgski teatralny journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 7, pp.34-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre russe après l'URSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 116, pp.21-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maîtres de l'école russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Puck : la marionnette et les autres arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 7, pp.28-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...3320 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704145v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00704146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moscou 88/89. Le théâtre s'émancipe</w:t>
               </w:r>
@@ -6938,1269 +6938,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01312802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revivre, mythifier ou désacraliser? La révolution bolchevique et ses représentations au théâtre soviétique (1918-1933)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revivre, mythifier ou désacraliser? La révolution bolchevique et ses représentations au théâtre soviétique (1918-1933)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France. à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission de savoirs et d'expériences entre la France et la Russie dans le domaine du théâtre. La fin d'une suprématie et le retournement d'un modèle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmissions de savoirs et d'expériences entre la France et la Russie dans le domaine du théâtre. Fin d'une suprématie et retournement d'un modèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Moscou, Russie. à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèches et colmatages dans la théorie du réalisme socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brèches et colmatages dans la théorie du réalisme socialiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rennes, France. à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mission rééducatrice des écrivains prolétariens au sein du vieux Théâtre d'Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mission rééducatrice des écrivains prolétariens au sein du vieux Théâtre d'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, France. à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réécritures de Tchekhov en Russie aujourd'hui ou comment interroger une société déstructurée à partir d'une oeuvre matrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réécritures de Tchekhov aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Minsk, Biélorussie. à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transculturalité du jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trtansculturalité du jeu. Du Système de Stanislavski à la "Méthode" de l'Actors Studio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'envers du mythe. Le Système de Stanislavski et sa double publication en URSS et aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'envers du mythe. Le Système de Stanislavski et sa double publication en URSS et aux Etats-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les tournées du TNP en URSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tournées du TNP en URSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, France. à paraître</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchekhov aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alain Françon et les cahiers de mise en scène de Stanislavski</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Yalta, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Moscou, Russie. à paraître</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode de M. Tchekhov et le moi de l'acteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La méthode de M. Tchekhov au théâtre et au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Moscou, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Rennes, France. à paraître</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon et du mauvais usage de la théorie dans les études théâtrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux du réalisme socialiste au théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, France. à paraître</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la mise en scène à la mise en place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la mise en scène à la mise en place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France. pp.294-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Minsk, Biélorussie. à paraître</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du moujik au kolkhozien ou comment représenter la campagne sur la scène soviétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Censorship. la censure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lisbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">90th Anniversary of Habima. New approaches to National Theatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Habima Theatre's Paris tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les avant-gardes russes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les avant-gardes russes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Moscou, Russie</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislavski mestarikurssit ja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stanislavski's influence in France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Tempere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Yalta, Ukraine</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés artistiques en Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les communautés artistiques russes au XX siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Ottawa, Canada</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école de jeu russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école de jeu russe. De Stanislavski à Dodine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704106v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00704103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de mise en scène de Stanislavski</w:t>
               </w:r>
@@ -9121,151 +9121,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mikhaïl Tchekhov/ Michael Chekhov. De Moscou à Hollywood, du théâtre au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Entretemps, pp.521, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Voyages du théâtre, Russie/ France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université François Rabelais, Tours, pp.298, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538586v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00538595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du spirituel au théâtre et au cinéma</w:t>
               </w:r>
@@ -10564,4749 +10564,4749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">K. Stanislavsky, An Actors Prepares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reading with Einsenstein</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meyerhold and Stanislavsky. Forty years of cordial discord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Companion to Meyerhold</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mecjac v derevne&amp;quot; kak eksperimental'noe pole sisyemy Stanislavskogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Odesskaja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turgenev na perekrestke epox i kul'tur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RGGU, pp.304-311, 2021, 978-5-7281-2890-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Reading with Einsenstein</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de groupe avec dame(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actrices mythiques. Mythe de l'actrice sur les scènes occidentales (1870-1910)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de groupe avec dame(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yannick Hoffert et Lucie Kempf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actrices mythiques et mythe de l'actrice en Europe sur les scènes occidentales (1870-1910)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.67-86, 2020, 978 28143 0562 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mises en scène de Gorki au Théâtre d'Art: quelles réalités sous les légendes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'importance internationale de Gorki</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mutation administrative et financière du Théâtre d'Art de Moscou (1917-1936). Etapes de la transformation d'une compagnie privée en théâtre d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le financement de la culture en Union soviétique 1917-1941</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre de la mort de Maeterlinck et ses premières représentations en Russie (1904-1905)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rosina Neginsky, Marthe Ségrestin, Luba Jurgenson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anxiety, Angst, Anguish in Fin de siècle. Art and Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars, pp.277-290, 2020, 978-1-5275-4383-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The story of Russian-language drama since 2000. PostDoc, the postdramatic and Teatr.Post</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Curtis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Drama in Russian: Performances, Politics and Protest, in Russia, Ukraine and Belarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury academic, pp.23-40, 2020, 978 1 78831 350 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhaïl Boulgakov et son théâtre &amp;quot;sous la botte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luba Jurgenson, Atinati Mamatsahvili. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écrivains face à la persécution, au massacre de masse et au génocide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Petra, 2020, 978 2 84743 281 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mois à la campagne&amp;quot; de Tourgueniev comme terrain d'expérimentation du Système de Stanislavski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La résonance transculturelle de Tourgueniev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03042404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Petra, 2020, 978 2 84743 281 7</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Lan Fang rencontre Stanislavski à Moscou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue des cultures: la Chine et l'Occident. 80e anniversaire de la visite de Mei Lan Fang en URSS en 1935</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'Octobre théâtral au dressage des arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rouge. Art et utopie au pays des soviets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.67-86, 2020, 978 28143 0562 5</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter la révolution au théâtre russe (1918-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations de la révolution de 1917 en Russie contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">L'importance internationale de Gorki</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stanislavsky. An Actor Prepares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reading with Eisenstein</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los artistas investigadores: como y por qué pensar, organisar y, a veces, entender el proceso creativo?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reflexiones a partir de Espacios de Cruce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars, pp.277-290, 2020, 978-1-5275-4383-6</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'autogestion revendiquée à la nationalisation imposée. Le patrimoine théâtral russe entre 1917 et 1922</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les revolutions russes de 1917. Enjeux politiques et artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bloomsbury academic, pp.23-40, 2020, 978 1 78831 350 6</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cehov v poiskah universal'nogo metoda v teatre i kino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voprosy teatra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislavsky and French Theatre : Selected Affinities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Pitches, S. Aquilina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stanislavsky in the World: The System and Its Transformations Across Continents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury, 2017, 978-1-4725-8788-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01634345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Reinhardt vu par les réformateurs du théâtre russe et soviétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marielle Silhouette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Max Reinhardt. L’Art et la technique à la conquête de l’espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.347-360, 2017, 978-3-0343-1640-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01634348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corps rayonnants des acteurs tchekhoviens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-¨Marie Pradier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Croyance et le corps. Esthétique, corporéité des croyances et identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2016, 979-10-300-0168-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vieillesse, révélatrice des changements sociaux, à travers l'analyse des Estivants de Gorki et de La Cerisaie de Tchekhov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ariane Martinez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jouer (avec) la vieillesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 86, Université Stendhal-Grenoble3, pp.35-44, 2015, 978-2-84310-298-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01168027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interpretations du système Delsarte sur la scène russe et soviétique (1910-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Waille et Christophe Damour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">François Delsarte, une recherche sans fin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.191-216, 2015, 978 2 343 05257 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Chekhov and the cult of the studio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-C.Autant-Mathieu et Yana Meerzon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Companion to Michael Chekhov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2015, 978-0-425-71018-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre comme lieu de mémoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Korine Amacher, Wladimir Brerelowitch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et mémoire dans l'espace postsoviétique. Le passé qui encombre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève/academia, pp.231-243, 2014, Publications de l'Institut européen de l'Université de Genève, 978 2 8061 0139 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bloomsbury, 2017, 978-1-4725-8788-6</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00951603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer de tête&amp;quot; ou &amp;quot;jouer d'âme&amp;quot;: Stanislavski polémique avec Coquelin et Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Bernard, Michel Bertrand et Hélène Laplace-Claverie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Classicisme et modernité dans le théâtre des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUP, pp.183-192, 2014, 9782853999335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.347-360, 2017, 978-3-0343-1640-8</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réception de Jean Genet en URSS/Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claude Hubert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Jean Genet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.576-578, 2014, 978 2 7453 2636 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2016, 979-10-300-0168-6</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Journey of the Moscow Art Theatre and its disciples through Europe and the United States (1906-1937)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Andrew White. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Companion to Stanislavsky</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.157-178, 2014, Routledge companion books, 978-0-415-53564-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 86, Université Stendhal-Grenoble3, pp.35-44, 2015, 978-2-84310-298-1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00875755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les disciples américains de Stanislavski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Autant-Mathieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Etranger dans la littérature et les arts soviétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Septentrion, pp.235-246, 2014, 978 2 7574 0792 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.191-216, 2015, 978 2 343 05257 1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">um grande legado dos russos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ney Piacentini et Paulo Favari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stanislavski revivido</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giostri, pp.19-42; 97-126, 2014, 978 8 5810 8635 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2015, 978-0-425-71018-3</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les artistes de théâtre français dans la vie théâtrale soviétique. Curiosité, méfiance, déception.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Académie des sciences de Russie (RAN). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francuzy v naucnij i intellektualnoi zizni SSSR v XX.v/ Les Français dans la vie intellectuelle et scientifique en URSS au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IVI-RAN, pp.171-185, 2013, 987-5-94067-403-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Giostri, pp.19-42; 97-126, 2014, 978 8 5810 8635 4</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00951584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oeuvres communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autant-Mathieu Marie-Christine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créer, ensemble. Points de vue sur les communautés artistiques (fin du XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Entretemps, pp.13-22, 2013, Les voies de l'acteur, 978-2-35539-152-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève/academia, pp.231-243, 2014, Publications de l'Institut européen de l'Université de Genève, 978 2 8061 0139 6</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expéditions comme ciment de la communauté théâtrale: de Stanislavski à Dodine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autant-Mathieu Marie-Christine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créer, ensemble. Points de vue sur les communautés artistiques (fin du XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Entretemps, pp.145-167, 2013, Les Voies de l'acteur, 978-2-35539-152-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUP, pp.183-192, 2014, 9782853999335</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques du voyage en pays capitaliste ou le doux chant des rossignols californiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Naugrette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Voyages ou l'ailleurs du théâtre. Hommage à Georges Banu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alternatives théâtrales/Sorbonne Nouvelle-Paris 3, pp.131-137, 2013, 978-2-87428-084-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.576-578, 2014, 978 2 7453 2636 2</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ПЕРЕЧИТЫВАЯ БАТУМ СЕГОДНЯ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gzegoz Psebinda; Janus Svezyj. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mihail Bulgakov, ego vremja i my/ Michail Vulhakow, jego czasy i my</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wydawnictwo "scriptum", pp.505-516, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.157-178, 2014, Routledge companion books, 978-0-415-53564-9</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00769441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rewriting Chekhov in Russia Today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adapting Chekhov. The Text and its Mutations, ed. J.Douglas Clayton &amp; Yana Meerzon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.32-56, 2012, Routledge Advances in Theatre and performance studies, 978 0415509695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Septentrion, pp.235-246, 2014, 978 2 7574 0792 9</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expéditions, ciment de la communauté théâtrale. de Stanislavski à Dodine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créer, ensemble. Points de vue sur les communautés artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Entretemps, pp.54-70, 2012, Voies de l'acteur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Alternatives théâtrales/Sorbonne Nouvelle-Paris 3, pp.131-137, 2013, 978-2-87428-084-9</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre comme lieu de mémoire. La mise en scène de 'Vie et destin' de V. Grossman par Lev Dodine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les représentations historiques et la réécriture du passé dans la Russie postsoviétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires, à paraître, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, IVI-RAN, pp.171-185, 2013, 987-5-94067-403-0</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques du voyage en pays capitaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ailleurs au théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUSorbonne, à paraître, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oeuvres communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, L'Entretemps, pp.13-22, 2013, Les voies de l'acteur, 978-2-35539-152-1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créer, ensemble. Points de vue sur les communautés artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'entretemps, pp.5-14, 2012, Voies de l'acteur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Entretemps, pp.145-167, 2013, Les Voies de l'acteur, 978-2-35539-152-1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interprétations du système Delsarte sur la scène russe et soviétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">François Delsarte. Mémoire et héritages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires, à paraître, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Wydawnictwo "scriptum", pp.505-516, 2012</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francuzkie aktrisy na gastroljakh v Rossii v XIX veke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vadim Maksimov. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pamjati L'va Gitel'mana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie théâtrale de St-Pétersbourg, pp.209-221, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.32-56, 2012, Routledge Advances in Theatre and performance studies, 978 0415509695</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revivre, mythifier ou désacraliser?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Révolution mise en scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.121-136, 2012, le spectaculaire, 978-2-7535-1981-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'entretemps, pp.5-14, 2012, Voies de l'acteur</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacrifices sur l'autel de la Révolution d'Octobre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles Zaremba. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Mort de l'enfant. Approches historiques et littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publication de l'Université de Provence (PUP), pp.227-239, 2011, 978 2 85399 783 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PUSorbonne, à paraître, 2012</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la mise en place à la mise en scène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris IV, Université La Sapienza, Rome. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique du théâtre. Avant la mise en scène (1650-1880)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, pp.294-305, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Entretemps, pp.54-70, 2012, Voies de l'acteur</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchekhov/Stanislavski ou la naissance de la mise en scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.177-194, 2010, Textes et manuscrits</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires, à paraître, 2012</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchekhov/ Stanislavski ou la naissance de la mise en scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Budor, A. Gresillon, M-M. Mervant-Roux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.179-194, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires, à paraître, 2012</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution douce, bouleversements profonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine AUTANT-MATHIEU. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles écritures russes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Domens, pp.8-18, 2010, 978 2 35780 025 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Académie théâtrale de St-Pétersbourg, pp.209-221, 2012</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Tolstoï à Gladkov. La mort de l'enfant, scandale absolu ou sacrifice nécessaire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enfant qui meurt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Entretemps, pp.192-205, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.121-136, 2012, le spectaculaire, 978-2-7535-1981-7</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fabuleux destin d'Evgueni Grichkovets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine AUTANT-MATHIEU. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles écritures russes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Domens, pp.117-123, 2010, 978 2 35780 025 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publication de l'Université de Provence (PUP), pp.227-239, 2011, 978 2 85399 783 6</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comédiennes françaises en tournée en Russie au XIXeme siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Univsersité Paris III. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Image de l'Etranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Institut d'Etudes slaves, pp.261-275, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'Institut d'Etudes slaves, pp.261-275, 2010</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Quichotte, le Roi Lear ou les rôles rêvés d'un théâtre impossible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mikhaïl Tchekhov/ Michael Chekhov. De Moscou à Hollywood, du théâtre au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Entretemps, pp.521, 2009, Les voies de l'acteur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Desjonquères, pp.294-305, 2010</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tchekhov et le &amp;quot;théâtre de l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine AUTANT-MATHIEU. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mikhaïl Tchekhov/ M. Chekhov. De Moscou à Hollywood, du théâtre au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Entretemps, pp.13-18, 2009, Les voies de l'acteur, 978 2 91 28 77 03 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.177-194, 2010, Textes et manuscrits</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode de M. Tchekhov au théâtre et au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J;-F. Dusigne et G. Freixe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les passages entre la scène et l'écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNDP/ Académie d'Amiens, pp.19-32, 2009, 978 2 86615 346 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.179-194, 2010</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tchekhov et &amp;quot;le théâtre de l'Avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autant-Mathieu, Arias. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mikhail Tchekhov/Michael Chekhov. De Moscou à Hollywood, du théâtre au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Entretemps, pp.13-18, 2009, Les voies de l'acteur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Domens, pp.8-18, 2010, 978 2 35780 025 0</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode de Mikhaïl Tchekhov au théâtre et au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Picardie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Passages entre la scène et l'écran. Pratiques et formations croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP Amiens, pp.19-32, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Entretemps, pp.192-205, 2010</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tchekhov, le roi Lear ou les rôles rêvés d'un théâtre impossible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-C. Autant-Mathieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M. Tchekhov/M Chekhov. De Moscou à Hollywood. Du théâtre au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Entretemps, pp.169-183, 2009, Voies de l'acteur, 978 2 91 28 77 03 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Domens, pp.117-123, 2010, 978 2 35780 025 0</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pervoprohodcy teatralnoj antropologii (Les aventuriers de l'anthropologie théâtrale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie théâtrale (antropologitcheski podkhod k uzutcheniu dramatugii i zrelichtchnykh iskusstv)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMLI, pp.25-32, 2009, Nouvelles recherches russes en sciences humaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IMLI, pp.25-32, 2009, Nouvelles recherches russes en sciences humaines</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislavsky and Chekhov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kathy Dacre and Paul Fryer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stanislavsky on Stage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rose Bruford College, pp.14-17, 2008, 978-1-903454-01-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Entretemps, pp.13-18, 2009, Les voies de l'acteur, 978 2 91 28 77 03 1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Corvin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire encyclopédique du théâtre à travers le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordas, 2008, 978 2 04 731 295 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNDP/ Académie d'Amiens, pp.19-32, 2009, 978 2 86615 346 5</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uczniowie, spadkobiercy, kontynuatory. Przypadek Wachtangowa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Osinska. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Je. Wachtangow- co zostaje po artyscie teatru?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instityt im. Jerzego Grotowskiego, pp.210-228, 2008, 978 83 923635 6 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Entretemps, pp.521, 2009, Les voies de l'acteur</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fabrique de l'Acteur excentrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ben Dhooge, Thomas Langerak, Eric Metz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provocation and extravagance in Modern Russian Literature and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Uitgeverij Pegasus, pp.55-67, 2008, Pegasus Oost-Europese Studies 9, 978 90 6143 324 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Entretemps, pp.13-18, 2009, Les voies de l'acteur</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dramaturgie des pays baltes ou comment affirmer son identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Corvin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthologie critique des auteurs dramatiques (1945-2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions théâtrales, pp.25-26, 2007, 978-2-84260-231-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CRDP Amiens, pp.19-32, 2009</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'asservissement du théâtre dans les pays du bloc socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Corvin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthologie critique des auteurs dramatiques européens (1945-2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions théâtrales, pp.28-36, 2007, 978-2-84260-231-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Entretemps, pp.169-183, 2009, Voies de l'acteur, 978 2 91 28 77 03 1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dramaturgie ukrainienne: un foyer intense de culture théâtrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Corvin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthologie critique des auteurs dramatiques européens (1945-2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions théâtrales, pp.39-40, 2007, 978-2-84260-231-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Uitgeverij Pegasus, pp.55-67, 2008, Pegasus Oost-Europese Studies 9, 978 90 6143 324 8</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dramaturgie polonaise: une créativité à éclipses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Corvin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthologie critique des auteurs dramatiques européens (1945-2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions théâtrales, pp.42-44, 2007, 978-2-84260-231-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...291 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693248v1</w:t>
-              </w:r>
-[...217 lines deleted...]
-                <w:t xml:space="preserve">hal-00693239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un &amp;quot;Théâtre Panthéon</w:t>
               </w:r>
@@ -16062,151 +16062,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01312861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">BRECHES ET COLMATAGES DANS LA THEORIE DU REALISME SOCIALISTE AU THEATRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des Deux orphelines aux Soeurs Gérard. Un mélodrame français au théâtre d'Art en 1927</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704870v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01074063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la théorie du réalisme socialisme (1934-1988)</w:t>
               </w:r>
@@ -16830,51 +16830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autant-mathieu.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535253v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Autant-Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757200v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335625v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20567790.2024.2306050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2021.3064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042337v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285028v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873992v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873994v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20567790.2017.1300456" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704125v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704128v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704129v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704133v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704138v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704142v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704145v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042436v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634358v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310579v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704172v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704170v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704101v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704191v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704194v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704193v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704192v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704103v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704107v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704195v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285051v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873935v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089657v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704167v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaissi&#233; C&#233;cile" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704855v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693216v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poliakov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pruvost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mollica" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704851v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538596v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538110v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538574v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535300v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335386v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22455/CM.2949-0510-2023-3-00-00EDN&#1059;&#1044;&#1050;821.161.1.0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22455/CM.2949-0510-2023-3-00-00" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335546v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872973v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003110804" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891118v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412624v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042399v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042404v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285010v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042321v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285016v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042409v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042418v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284999v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285011v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284984v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284992v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284982v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285018v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284990v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284976v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634345v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168027v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135842v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135839v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951603v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022422v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135831v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875755v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135836v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804574v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951584v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804578v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804582v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769441v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738762v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704165v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704164v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704182v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704179v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749551v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706599v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694100v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551126v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551132v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538028v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694080v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551130v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694089v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694142v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693629v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538116v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551119v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551118v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693628v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693280v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693268v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694151v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693626v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693248v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693253v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693242v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693239v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538103v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704137v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704119v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704139v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759526v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arias-Vikhil Marina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balachova Tamara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrieva Ekaterina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560826v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694129v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551136v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854674v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312861v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704870v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608343v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694570v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553801v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02163815v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Demadre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;ry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Achechova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03618641v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autant-mathieu.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535253v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Autant-Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757200v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335625v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20567790.2024.2306050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335053v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335119v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335506v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2021.3064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793842v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042337v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042339v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20567790.2017.1300456" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704125v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704128v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704129v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704136v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704133v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538113v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704146v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042436v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634358v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310579v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704172v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704170v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704109v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704101v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704190v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704102v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704191v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704194v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551128v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704192v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704104v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704103v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704107v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704195v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285051v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873935v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089657v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704167v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaissi&#233; C&#233;cile" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704855v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538586v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693216v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poliakov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pruvost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mollica" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704851v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538596v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538110v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538574v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535300v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335386v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22455/CM.2949-0510-2023-3-00-00EDN&#1059;&#1044;&#1050;821.161.1.0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22455/CM.2949-0510-2023-3-00-00" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335546v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872973v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003110804" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891118v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042345v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042399v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042321v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042409v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042418v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284999v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285011v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285010v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284992v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284982v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285018v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284990v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284984v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284976v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634345v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168027v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135842v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951603v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022422v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135831v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875755v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135836v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135839v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951584v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804578v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804582v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804574v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769441v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738762v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704164v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704182v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704174v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704165v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704179v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749551v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706599v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694100v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551132v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538028v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551134v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694080v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551130v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694089v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551126v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693629v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551119v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551118v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693628v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694142v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693268v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694151v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693626v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693280v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693242v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693239v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693253v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693248v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538103v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704137v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704119v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704139v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759526v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arias-Vikhil Marina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balachova Tamara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrieva Ekaterina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560826v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694129v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551136v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854674v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312861v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074063v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704870v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608343v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694570v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553801v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02163815v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Demadre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;ry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Achechova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03618641v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>