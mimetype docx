--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">112318940</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">TnR2om8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/E-4208-2010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -212,4578 +233,4579 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to investigate secondary hydriding phenomenon on M5Framatome clads under High -Temperature LOCA conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Kpemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desquines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 603, pp.155462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04785391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring both thermal and kinematic full-fields using a single CMOS camera during high temperature tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jailin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desquines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 158, pp.107107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2022.107107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709173v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEMU based identification of the creep behavior of Zircaloy-4 claddings under simulated RIA thermo-mechanical conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jailin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desquines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 561, pp.153542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555525v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling diffusive phase transformation and fracture in viscoplastic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethel Djeumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desquines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 252, pp.111757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the fretting fatigue crack nucleation of complete, almost complete and incomplete contacts using an asymptotic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Panico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Poupon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 233, pp.111209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient finite element based multigrid method for simulations of the mechanical behavior of heterogeneous materials using CT images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaodong Liu</w:t>
+                <w:t xml:space="preserve">Experimental study and modelling of the phase transformation of Zircaloy-4 alloy under high thermal transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jailin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desquines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.-C. Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-020-01909-y⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162, pp.110199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919095v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489746v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical behavior of Zircaloy-4 claddings under simulated post-DNB conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An efficient finite element based multigrid method for simulations of the mechanical behavior of heterogeneous materials using CT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sainsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonius Lubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.151984⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-020-01909-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437246v3</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and modelling of the phase transformation of Zircaloy-4 alloy under high thermal transients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thermo-mechanical behavior of Zircaloy-4 claddings under simulated post-DNB conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jailin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desquines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Desquines</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">P. Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.151984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.151984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02489746v2</w:t>
+                <w:t xml:space="preserve">hal-02437246v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative technique for real-time adjusting exposure time of silicon-based camera to get stable gray level images with temperature evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 122, pp.419 - 432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of silicon-based camera for measurement of non-homogeneous thermal field on realistic specimen surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 149, pp.1186-1191. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.12.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient strategy for large scale 3D simulation of heterogeneous materials to predict effective thermal conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaodong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sainsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonius Adrianus Lubrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 166, pp.265-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.commatsci.2019.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase field method for modeling anodic dissolution induced stress corrosion crack propagation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of inter- and transgranular stress corrosion crack propagation in polycrystalline material by using phase field method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bolivar</w:t>
+                <w:t xml:space="preserve">Thanh-Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+                <w:t xml:space="preserve">Jose Bolivar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. King</w:t>
+                <w:t xml:space="preserve">Marion Fregonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 132, pp.146-160. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2017.12.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jmbm-2017-0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814040v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a multimodal set-up for the study of zirconium alloys claddings' behaviour under simulated LOCA conditions</w:t>
+                <w:t xml:space="preserve">A phase field method for modeling anodic dissolution induced stress corrosion crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Campello</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Coret</w:t>
+                <w:t xml:space="preserve">T-T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bolivar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12279⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.146-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2017.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862731v2</w:t>
+                <w:t xml:space="preserve">hal-01814040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of inter- and transgranular stress corrosion crack propagation in polycrystalline material by using phase field method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Validation of a multimodal set-up for the study of zirconium alloys claddings' behaviour under simulated LOCA conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Campello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Desquines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Fregonese</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jmbm-2017-0024⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115952v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862731v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phase field method for modeling stress corrosion crack propagation in a nickel base alloy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-phase-field modeling of anisotropic crack propagation for polycrystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Bolivar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Fregonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.02.019⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (2), pp.289-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-017-1409-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469321v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the steady-state creep behavior of Zircaloy-4 claddings under simulated Loss-Of-Coolant Accident conditions based on a coupled experimental/numerical approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Phase field modelling of anisotropic crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 115-116, pp.190-199. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.03.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544673v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field modelling of anisotropic crack propagation</w:t>
+                <w:t xml:space="preserve">A Phase field method for modeling stress corrosion crack propagation in a nickel base alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bolivar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fregonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2017.05.002⟩</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519161v1</w:t>
+                <w:t xml:space="preserve">hal-01469321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-phase-field modeling of anisotropic crack propagation for polycrystalline materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Identification of the steady-state creep behavior of Zircaloy-4 claddings under simulated Loss-Of-Coolant Accident conditions based on a coupled experimental/numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Campello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Moula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-017-1409-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115-116, pp.190-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499862v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen segregation in pre-hydrided Zircaloy-4 cladding during a simulated LOCA transient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Desquines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Desquines</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Severine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjn/2017020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient MultiGrid solver for the 3D simulation of composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanfeng Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sainsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 112, Part A, pp.230-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional simulation of crack with curved front with direct estimation of stress intensity factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roux Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 101 (8), pp.635-652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.4811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIC identification and X-FEM simulation of fatigue crack growth based on the Williams’ series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roux-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53, pp.38-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic deformation of rough rolling contact: An experimental and numerical investigation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">2D fatigue crack propagation in rails taking into account actual plastic stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si Hai Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2014.01.017⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123 (SI), pp.163-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004057v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D fatigue crack propagation in rails taking into account actual plastic stresses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Plastic deformation of rough rolling contact: An experimental and numerical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sainsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonius Lubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.03.020⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 312 (1-2), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2014.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951565v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fretting fatigue crack growth simulation based on a combined experimental and xfem strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Pierres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47, pp.31-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local/global non-intrusive crack propagation simulation using a multigrid X-FEM solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (6), pp.1381-1393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-013-0882-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact analyses for anisotropic half-space coated with an anisotropic layer: effect of the anisotropy on the pressure distribution and contact area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bagault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy C Ovaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (5), pp.743-754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional analysis of an in situ double-torsion test by x-ray computed tomography and digital volume correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leplay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50, pp.1265-1275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11340-013-9727-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioscopies &amp;quot; d'une fissure de fatigue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Efficient 3D Model of Heterogeneous Materials for Elastic Contact Applications Using Multigrid Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">H. Boffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Combescure</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Sainsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ton Lubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/I2M.12.1-2.131-152⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (2), pp.021401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4006296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713478v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed modelling of a moving heat source using multigrid methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Optimization of a stabilized x-fem formulation for frictional cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Trolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.A. Lubrecht</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. M. L. Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2011.06.011⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59, pp.18-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2012.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797421v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a stabilized x-fem formulation for frictional cracks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Detailed modelling of a moving heat source using multigrid methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. M. L. Nguyen-Tajan</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sainsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Lubrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2012.04.010⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (1), pp.279-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2011.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00950620v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient 3D Model of Heterogeneous Materials for Elastic Contact Applications Using Multigrid Methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Radioscopies &amp;quot; d'une fissure de fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4006296⟩</w:t>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1-2), pp.131-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/I2M.12.1-2.131-152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761201v1</w:t>
+                <w:t xml:space="preserve">hal-00713478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact analyses for anisotropic half space: effect of the anisotropy on the pressure distribution and contact area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bagault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 134, pp.031401-1-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4006747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of asymmetric constitutive laws at high temperature based on digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leplay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (15), pp.3949-3958. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilized global-local x-fem for 3d non-planar frictional crack using relevant meshes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Identification of damage and cracking behaviours based on energy dissipation mode analysis in a quasi-brittle material using Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leplay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 171 (1), pp.35-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-011-9624-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.3232⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00950616v1</w:t>
+                <w:t xml:space="preserve">hal-00686632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour and damages within the oxide layer on Zy4 cladding during a RIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desquines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4849,5152 +4871,5151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct estimation of generalized stress intensity factors using a three-scale concurrent multigrid X-FEM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Stabilized global-local x-fem for 3d non-planar frictional crack using relevant meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Pierres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 85 (13), pp.1648-1666. </w:t>
+              <w:t xml:space="preserve">, 2011, 88 (13), pp.1449-1475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.3037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.3232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708392v1</w:t>
+                <w:t xml:space="preserve">hal-00950616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3d crack network analysis during a scratch test of a polymer: a combined experimental and multigrid x-fem based numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (11), pp.1320-1328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2010.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of fretting crack formation based on 3D X-FEM frictional contact fatigue crack model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Direct estimation of generalized stress intensity factors using a three-scale concurrent multigrid X-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (13), pp.1648-1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.3037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2011.05.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00616930v1</w:t>
+                <w:t xml:space="preserve">hal-00708392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of damage and cracking behaviours based on energy dissipation mode analysis in a quasi-brittle material using Digital Image Correlation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical analysis of fretting crack formation based on 3D X-FEM frictional contact fatigue crack model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Pierres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 171 (1), pp.35-50. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 339 (7-8), pp.532-551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-011-9624-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2011.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686632v1</w:t>
+                <w:t xml:space="preserve">hal-00616930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-model X-FEM strategy dedicated to frictional crack growth under cyclic fretting fatigue loadings.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">3D two-scale X-FEM crack simulation for interfacial frictional contact: Application to fretting fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Pierres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ge Morales-Espejel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1831-1841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2010.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.02.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00481987v1</w:t>
+                <w:t xml:space="preserve">hal-01952476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional experimental and numerical multiscale analysis of a fatigue crack</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Damage law identification of a quasi brittle ceramic from a bending test using Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leplay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (13), pp.2715-2725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.09.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00430486v2</w:t>
+                <w:t xml:space="preserve">hal-05359121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D two-scale X-FEM crack simulation for interfacial frictional contact: Application to fretting fatigue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Damage law identification of a quasi brittle ceramic from a bending test using digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leplay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ge Morales-Espejel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2010.05.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01952476v1</w:t>
+                <w:t xml:space="preserve">hal-00495001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage law identification of a quasi brittle ceramic from a bending test using Digital Image Correlation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A multi-model X-FEM strategy dedicated to frictional crack growth under cyclic fretting fatigue loadings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Pierres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.05.021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (10), pp.1405-1423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05359121v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage law identification of a quasi brittle ceramic from a bending test using digital image correlation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Three dimensional experimental and numerical multiscale analysis of a fatigue crack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 199, pp.1307-1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.05.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00495001v1</w:t>
+                <w:t xml:space="preserve">hal-00430486v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D two scale X-FEM crack model with interfacial frictional contact: Application to fretting fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Morales Espejel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (10), pp.1831-1841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2010.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-scale extended finite element method for modeling 3D crack growth with interfacial contact.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Pierres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 199 (17-20), pp.1165-1177. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D two scale X-FEM crack model with interfacial frictional contact: Apllication to fretting fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Pierres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo E. Morales-Espejel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (10), pp.1831-1841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2010.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local multigrid X-FEM strategy for 3-d crack propagation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Mechanical response of oxidized Zircaloy-4 cladding material submitted to a ring compression test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Desquines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Mardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 384 (2), pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.2427⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00938285v1</w:t>
+                <w:t xml:space="preserve">hal-00402489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical response of oxidized Zircaloy-4 cladding material submitted to a ring compression test</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A local multigrid X-FEM strategy for 3-d crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Mardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 384 (2), pp.87-95. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77, pp.581-600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.10.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.2427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402489v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of corrosion induced stresses during zircaloy-4 oxidation in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desquines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Mardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 595-598, pp.419-427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local multigrid X-FEM approach for 3D fatigue crack growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (S1), pp.1103-1106. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0212-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D thermo-mechanical contact simulations in a functionally graded material: a multigrid-based approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A new fatigue frictional contact crack propagation model with the coupled X-FEM/LATIN method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Ribeaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonius Lubrecht</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2006.07.001⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 196 (33-34), pp.3230-3247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2007.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951573v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new fatigue frictional contact crack propagation model with the coupled X-FEM/LATIN method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">2D thermo-mechanical contact simulations in a functionally graded material: a multigrid-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Watremetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonius Lubrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2007.03.004⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (5), pp.754-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2006.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380802v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended finite element method for numerical simulation of 3D fatigue crack growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Baïetto‐dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Ribeaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRIBOLOGY AND INTERFACE ENGINEERING SERIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Tribology and Interface Engineering Series, 48, pp.323-328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-8922(05)80034-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ analysis of the fragmentation of polystyrene films within sliding contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chateauminois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Baïetto‐dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38 (11-12), pp.931-942. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2005.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed mode fatigue crack model with the coupled X-FEM/LATIN method. Application to rolling contact fatigue (RCF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Ribeaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Baïetto‐dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRIBOLOGY AND INTERFACE ENGINEERING SERIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 48, pp.329-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-8922(05)80035-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role and effects of the 3rd body in the wheel-rail interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Niccolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desrayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 27 (5), pp.423-436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2004.00764.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Fretting Regime Influences on Crack Initiation and Early Growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">In situ analysis and modeling of crack initiation and propagation within model fretting contacts using polymer materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chateauminois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASTM STP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 36 (2), pp.109-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-679X(02)00137-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1520/STP10761S⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02268304v1</w:t>
+                <w:t xml:space="preserve">hal-01951576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ analysis and modeling of crack initiation and propagation within model fretting contacts using polymer materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Local Fretting Regime Influences on Crack Initiation and Early Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASTM STP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.206-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/STP10761S⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0301-679X(02)00137-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01951576v1</w:t>
+                <w:t xml:space="preserve">hal-02268304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking under fretting fatigue: damage prediction under multiaxial fatigue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A predictive rolling contact fatigue crack growth model: Onset of branching, direction, and growth. Role of dry and lubricated conditions on crack patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Vincent</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lamacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.680-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.1479698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454937v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive rolling contact fatigue crack growth model: Onset of branching, direction, and growth. Role of dry and lubricated conditions on crack patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Cracking under fretting fatigue: damage prediction under multiaxial fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lamacq</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tribology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.1479698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00454936v1</w:t>
+                <w:t xml:space="preserve">hal-00454937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracking under fretting fatigue: damage prediction under multiaxial fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Baïetto‐dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 37 (6), pp.519-533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1243/030932402320950134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact fatigue failure of ultra-high molecular weight polyethylene bearing components of knee prostheses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 3D multilayered model to simulate sterilized knee prostheses under walking conditions : analysis of gamma irradiation effects in UHMWPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.H. Currier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.555364⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.859-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-2695.2000.00333.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951930v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D multilayered model to simulate sterilized knee prostheses under walking conditions : analysis of gamma irradiation effects in UHMWPE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contact fatigue failure of ultra-high molecular weight polyethylene bearing components of knee prostheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.E. Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Currier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Plumet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Gestwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1460-2695.2000.00333.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 122 (1), pp.332-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.555364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00450319v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of initial fatigue crack growth and crack branching under fretting conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lamacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 22 (6), pp.535-542. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-2695.1999.00173.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3-D model for a multilayered body loaded normally and tangentially against a rigid body: Application to specific coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 120 (4), pp.668-676. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2833764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical model for the prediction of initial growth angles and sites of fretting fatigue cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lamacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 30 (6), pp.391-400. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-679X(96)00068-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack path prediction under fretting fatigue-a theoretical and experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lamacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Baïetto‐dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 118 (4), pp.711-720. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2831599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic Braking Operation Simulation of Ventilated Disk Brakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 118 (3), pp.466-472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.2831559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonaxisymmetric Effects for Three-Dimensional Analysis of a Brake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Baïetto‐dubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 116 (3), pp.401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.2928852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipient Sliding Analysis Between Two Contacting Bodies. Critical Analysis of Friction Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science direct</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 27 (C), pp.549-557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-8922(08)70340-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface breaking crack influence on contact conditions. role of interfacial crack friction. theoretical and experimental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science direct</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 27 (C), pp.345-357. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8922(08)70322-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress intensity factors in a bent crack. A model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Villechaise</w:t>
+                <w:t xml:space="preserve">Stress intensity factors in a bent crack - a model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐christine Baïetto‐dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 11 (2), pp.169-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951915v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact mechanics, needs for broader application</w:t>
+                <w:t xml:space="preserve">Adhesion for Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Godet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">E. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 25 (1A), pp.A273-A278. </w:t>
+              <w:t xml:space="preserve">Science direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 21 (C), pp.41-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/25/1A/041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8922(08)70507-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381475v1</w:t>
+                <w:t xml:space="preserve">hal-01951914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion for Coatings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Analysis of multiple fatigue cracks-part I: Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science direct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-8922(08)70507-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 114 (3), pp.455-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2920905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951914v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of multiple fatigue cracks-part I: Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Contact mechanics, needs for broader application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Villechaise</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tribology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 114 (3), pp.455-461. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 25 (1A), pp.A273-A278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2920905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/25/1A/041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951916v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics and materials in fretting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Stress intensity factors in a bent crack. A model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Murielle Godet</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 11 (2), pp.169-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0043-1648(92)90266-B⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01951920v1</w:t>
+                <w:t xml:space="preserve">hal-01951915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of multiple fatigue cracks-part II: Results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Mechanics and materials in fretting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maurice Godet</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.2920906⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 153 (1), pp.135-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0043-1648(92)90266-B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951918v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress intensity factors in a bent crack - a model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Villechaise</w:t>
+                <w:t xml:space="preserve">Analysis of multiple fatigue cracks-part II: Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Villechaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 114 (3), pp.462-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2920906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714447v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unilateral contact analysis of a crack with friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Villechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Baïetto‐dubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 8 (4), pp.309-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack-contact interaction - A theoretical and experimental-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Baïetto‐dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mouwakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mécanique Théorique et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 7 (5), pp.623-643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10004,5655 +10025,5638 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of secondary hydriding during a LOCA transient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apou Martial Kpemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Viretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOPFUEL 2024 - WATER REACTOR FUEL PERFORMANCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Nuclear Society, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04953706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled NIRT / 3D-DIC for a FEMU identification of the thermo-mechanical behavior of Zr-4 claddings under simulated Reactivity Initiated Accident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jailin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desquines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Reno, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-30098-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Emissivity Influence to Obtain Thermal Field by Near Infrared Thermography</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Efficient simulation from 3D tomographic images of heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillippe Sainsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ton Lubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Annual Conference on Experimental and Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-95074-7_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04670560v1</w:t>
+                <w:t xml:space="preserve">hal-04824594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient simulation from 3D tomographic images of heterogeneous materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigation of Emissivity Influence to Obtain Thermal Field by Near Infrared Thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Annual Conference on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Greenville, United States. pp.35-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-95074-7_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824594v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de lois de fluage par FEMU sur une ROI sans bord libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jailin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desquines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of as-fabricated Zircaloy-4 claddings under the simulated thermo-mechanical post-DNB conditions of a Reactivity Initiated Accident (RIA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jailin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desquines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Top Fuel 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal setups for the study of fresh Zircaloy-4 claddings under simulated thermal-mechanical RIA conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jailin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desquines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Breville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHOTOMECHANICS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de la durée de vie en fretting d’une attache pale/disque de turbomachine soumise à un chargement vibratoire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A novel approach to control gray level of image invariant during near infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e Congrès Français de Mécanique, CFM2017</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique, CFM2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952465v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phase field method for modeling stress corrosion crack propagation induced by anodic dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Bolivar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fregonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling inter/ trans granular failure using an anisotropic phase field approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Calcul de la durée de vie en fretting d’une attache pale/disque de turbomachine soumise à un chargement vibratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Denaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dijoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">23e Congrès Français de Mécanique, CFM2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558550v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to control gray level of image invariant during near infrared thermography</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Modeling inter/ trans granular failure using an anisotropic phase field approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique, CFM2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142641v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental setup for high temperature creep test on Zircaloy-4 fuel rods internally pressurized</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Coupled Experimental / Numerical Approach to Determine the Creep Behavior of Zr-4 Cladding Under LOCA Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Campello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Desquines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM17</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">iDICs 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Philadelphia, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-51439-0_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863168v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEMU based on Levengerg-Marquardt algorithm to identify creep behavior of Zircaloy-4 fuel rods under LOCA conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Prediction of crack initiation and numerical computation of high stress gradient under fretting conditions induced by superimposed static and vibratory loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Denaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dijoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863179v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen motion in Zircaloy-4 cladding during a LOCA transient</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">MultiGrid finite difference solver for brittle fracture simulation using phase field method in heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanfeng Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sainsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonius Lubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Competitive Materials and Technology Processes (IC-CMTP3)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 21st European Conference on Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04594714v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of crack initiation and numerical computation of high stress gradient under fretting conditions induced by superimposed static and vibratory loadings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A phase field method for modelling stress corrosion cracks propagation in a nickel base alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bolivar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Dijoud</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fregonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t>
+              <w:t xml:space="preserve">European Conference on Fracture 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952468v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiGrid finite difference solver for brittle fracture simulation using phase field method in heterogeneous materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">FEMU based on Levengerg-Marquardt algorithm to identify creep behavior of Zircaloy-4 fuel rods under LOCA conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Moula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Campello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st European Conference on Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t>
+              <w:t xml:space="preserve">ICEM17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350879v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase field method for modelling stress corrosion cracks propagation in a nickel base alloy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Hydrogen motion in Zircaloy-4 cladding during a LOCA transient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Torrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Desquines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Fracture 21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Competitive Materials and Technology Processes (IC-CMTP3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Miskolc, Oct 2016, Miskolc-Lillafüred, Hungary. pp.012020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/123/1/012020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337425v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04594714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary creep behavior of Zr-4 claddings under LOCA conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">A new experimental setup for high temperature creep test on Zircaloy-4 fuel rods internally pressurized</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Campello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Top Fuel 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Boise, United States</w:t>
+              <w:t xml:space="preserve">ICEM17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863188v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-frame simulation of micro-structural failure using a multi-grid finite difference method</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Secondary creep behavior of Zr-4 claddings under LOCA conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Campello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Desquines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t>
+              <w:t xml:space="preserve">Top Fuel 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Boise, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952467v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MLLS fitting on plasmon pic for mapping hydrides in a Zr alloy with a complex αZr+βZr acicular microstructure obtained by water quenching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full-frame simulation of micro-structural failure using a multi-grid finite difference method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanfeng Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Legras</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Nguyen Thanh Tung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andréa Cabrera-Salcédo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microscopy Congress 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952466v1</w:t>
+                <w:t xml:space="preserve">hal-01952467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Experimental / Numerical Approach to Determine the Creep Behavior of Zr-4 Cladding Under LOCA Condition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">MLLS fitting on plasmon pic for mapping hydrides in a Zr alloy with a complex αZr+βZr acicular microstructure obtained by water quenching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Desquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cabrera-Salcédo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iDICs 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-51439-0_54⟩</w:t>
+              <w:t xml:space="preserve">European Microscopy Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France. pp.1024-1025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.5904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863191v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et modélisation de l'endommagement du contact revêtu soumis à des sollicitations de fretting-fatigue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semi-analytical model for coated contacts. Fretting wear simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jerbi Hana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Nélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique (CFM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">42nd Leeds-Lyon symposium on Tribology, Surface and interfaces mysteries at different scales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952470v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-analytical model for coated contacts. Fretting wear simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Thermo mechanical behavior of fresh zircaloy-4 under LOCA conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Campello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Desquines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Leeds-Lyon symposium on Tribology, Surface and interfaces mysteries at different scales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">CREEP 2015 / International Conference on Creep And Fracture Engineering Materials And Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952469v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo mechanical behavior of fresh zircaloy-4 under LOCA conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Etude et modélisation de l'endommagement du contact revêtu soumis à des sollicitations de fretting-fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Desquines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CREEP 2015 / International Conference on Creep And Fracture Engineering Materials And Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique (CFM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863142v1</w:t>
+                <w:t xml:space="preserve">hal-01952470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo mechanical behaviour of fresh zircaloy-4 under LOCA conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Simulation multi-échelle de fissures 3D à front courbe avec estimation directe des coefficients asymptotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHOTOMECHANICS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863134v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation multi-échelle de fissures 3D à front courbe avec estimation directe des coefficients asymptotiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Thermo mechanical behaviour of fresh zircaloy-4 under LOCA conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Campello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Desquines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">PHOTOMECHANICS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516622v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core coolability in loss of coolant accident: the PERFROI project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Elliptical Crack Depth Estimation from 2D Surface Displacement Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe March</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Pierre Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fregonese</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Top Fuel 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Nuclear Society, Sep 2014, Sendai (Japan), Japan</w:t>
+              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04474876v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction of Rough Soft Matter Contacts: Local Investigations Through Image Correlation Technique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">3D Elliptical Crack Depth Estimation from 2D Surface Displacement Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fregonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2014 12th Biennial Conference on Engineering Systems Design and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V) 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951688v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A localized multigrid non-intrusive coupling approach for mixed mode crack propagation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">On 3D Analyses of Crack Initiation and Propagation in Fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e Congrès National d'Analyse Numérique (CANUM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">20th European Conference on Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053452v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fretting Wear of Coated Surfaces Under Gross Slip Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Core coolability in loss of coolant accident: the PERFROI project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Repetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Waekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2014 12th Biennial Conference on Engineering Systems Design and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Top Fuel 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Nuclear Society, Sep 2014, Sendai (Japan), Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951566v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04474876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On 3D Analyses of Crack Initiation and Propagation in Fatigue</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Friction of Rough Soft Matter Contacts: Local Investigations Through Image Correlation Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+                <w:t xml:space="preserve">Vincent Le Houérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Leclerc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Morestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Fracture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2014 12th Biennial Conference on Engineering Systems Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2014-20204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385648v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and diffusion of hydrogen in Zircaloy-4</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Fretting Wear of Coated Surfaces Under Gross Slip Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fontevraud 8 - Contribution of materials investigations and operating experience to LWR’s safety, performance and reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2014 12th Biennial Conference on Engineering Systems Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2014-20264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952471v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Elliptical Crack Depth Estimation from 2D Surface Displacement Observation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A localized multigrid non-intrusive coupling approach for mixed mode crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Fregonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">42e Congrès National d'Analyse Numérique (CANUM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022084v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Elliptical Crack Depth Estimation from 2D Surface Displacement Observation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Adsorption and diffusion of hydrogen in Zircaloy-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Desquines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Wehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V) 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Fontevraud 8 - Contribution of materials investigations and operating experience to LWR’s safety, performance and reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952486v1</w:t>
+                <w:t xml:space="preserve">hal-01952471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la corrélation d’images volumiques à la mécanique du matériau</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">X-FEM crack propagation under rolling contact fatigue accounting for actual residual stresses in the rail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si Hai Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Loches, France</w:t>
+              <w:t xml:space="preserve">10th World Congress on railway research (WCCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Sidney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385672v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XFEM crack propagation under rolling contact fatigue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Simulation d'un milieu fissuré tridimensionnel avec estimation directe des facteurs d'intensité des contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. M. L. Nguyen-Tajan</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Fatigue Design Conference, Fatigue Design 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951689v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local/global non-intrusive coupling approach for localized crack growth simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+                <w:t xml:space="preserve">XFEM crack propagation under rolling contact fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Trolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Gravouille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+                <w:t xml:space="preserve">S. H. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. M. L. Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extended Finite Element Methods - XFEM 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Fatigue Design Conference, Fatigue Design 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Senlis, France. pp.775-782, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181498v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact Analyses for Anisotropic Half Space With an Anisotropic Coating</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">De la corrélation d’images volumiques à la mécanique du matériau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME/STLE 2012 International Joint Tribology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Loches, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951567v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'un milieu fissuré tridimensionnel avec estimation directe des facteurs d'intensité des contraintes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A local/global non-intrusive coupling approach for localized crack growth simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">International Conference on Extended Finite Element Methods - XFEM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717828v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-FEM crack propagation under rolling contact fatigue accounting for actual residual stresses in the rail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Contact Analyses for Anisotropic Half Space With an Anisotropic Coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bagault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
+                <w:t xml:space="preserve">T. Ovaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress on railway research (WCCR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME/STLE 2012 International Joint Tribology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Denver, United States. pp.285-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IJTC2012-61038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952472v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal and Tangential Contact Between Anisotropic Materials With an Anisotropic Coating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Normal and Tangential Contact Between Anisotropic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bagault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nelias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME/STLE 2011 International Joint Tribology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Los Angeles, United States. pp.265-267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IJTC2011-61026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82910⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01951691v1</w:t>
+                <w:t xml:space="preserve">hal-01951692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional Voronoi and multigrid model for microstructure contact problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sainsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lubrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 11Th Biennial Conference on Engineering Systems Design and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.587-589, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/ESDA2012-82526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Micro-Machine to Study the Fatigue of Rough Contacts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Normal and Tangential Contact Between Anisotropic Materials With an Anisotropic Coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bagault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME/STLE 2012 International Joint Tribology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.653-656, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004368v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of multiaxial high-cycle fatigue criteria applied to rough rolling contacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">A Micro-Machine to Study the Fatigue of Rough Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sainsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonius Lubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2014 12th Biennial Conference on Engineering Systems Design and Analysis (ESDA 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASME/STLE 2012 International Joint Tribology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Denver, Colorado, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070211v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro machine de fatigue pour contact hertzien rugueux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A comparative study of multiaxial high-cycle fatigue criteria applied to rough rolling contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sainsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonius Lubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Meheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Journées de Printemps - Sté. Française de Métallurgie et de Matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2014 12th Biennial Conference on Engineering Systems Design and Analysis (ESDA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Copenhague, Denmark. pp.ESDA2014-20396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2014-20396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004288v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal and Tangential Contact Between Anisotropic Materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Micro machine de fatigue pour contact hertzien rugueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sainsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Nelias</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonius Lubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Meheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME/STLE 2011 International Joint Tribology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31ème Journées de Printemps - Sté. Française de Métallurgie et de Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951692v1</w:t>
+                <w:t xml:space="preserve">hal-01004288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation 3D du contact multigrille rugueux. Validation expérimentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">A 3D Multigrid solver for elastic contact problems applied to graded materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sainsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonius Lubrecht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Obernai, France</w:t>
+              <w:t xml:space="preserve">IJTC2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593777v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global-local XFEM for 3D non-planar frictional crack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierres E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd International Conference on Extended Finite Element Methods - XFEM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15677,6737 +15681,6754 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct estimation of generalized stress intensity factors using a multigrid XFEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS thematic conference on eXtended Finite Element Methods, XFEM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cardiff, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.3037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratégie X-FEM globale-locale stabilisée avec contact-frottement dédiée à la fissuration 3D</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Simulation 3D du contact multigrille rugueux. Validation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sainsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonius Lubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592840v1</w:t>
+                <w:t xml:space="preserve">hal-00593777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de comportements à la rupture, de mécanismes d'endommagement et de dissipations d'énergie à partir de méthodes de corrélation d'images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Une stratégie X-FEM globale-locale stabilisée avec contact-frottement dédiée à la fissuration 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Pierres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952473v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'un test in situ de double-torsion par tomographie X et corrélation d'images 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Identification de comportements à la rupture, de mécanismes d'endommagement et de dissipations d'énergie à partir de méthodes de corrélation d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leplay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">XXe Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592842v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation directe des facteurs d'intensité des contraintes généralisés avec une méthode X-FEM multigrille à 3 niveaux.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Analyse d'un test in situ de double-torsion par tomographie X et corrélation d'images 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leplay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592800v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D Multigrid solver for elastic contact problems applied to graded materials.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Estimation directe des facteurs d'intensité des contraintes généralisés avec une méthode X-FEM multigrille à 3 niveaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonius Lubrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJTC2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599022v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D X-FEM two scales model dedicated to crack growth simulations with contact and friction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Detailed modelling of a moving heat source using multigrid methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilien Pierrès</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sainsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonius Lubrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Pan-American Congress of Applied Mechanics - PACAM XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Foz do Iguaçu, Brazil</w:t>
+              <w:t xml:space="preserve">37th Leeds-Lyon Symposium on Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952477v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage law identification of a quasi brittle ceramic from a bending test using digital image correlation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A stable 3D multi-scale X-FEM frictional contact model for crack growth simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Pierres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th world congress on computational mechnics and 4th Asian Pacific congress on computational mechanics, WCCM2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Sidney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00494998v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When X-FEM ideas join the gap between experiments measures and numerical simulations: 3D fatigue crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable 3D multi-scale X-FEM frictional contact model for crack growth simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Damage law identification of a quasi brittle ceramic from a bending test using digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leplay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th world congress on computational mechnics and 4th Asian Pacific congress on computational mechanics, WCCM2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952475v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization of numerical methods with experiments and measures : application to 3D fatigue crack growth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">A 3D X-FEM two scales model dedicated to crack growth simulations with contact and friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semi-plenary lecture, ECCM 2010, IV European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">11th Pan-American Congress of Applied Mechanics - PACAM XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Foz do Iguaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952479v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed modelling of a moving heat source using multigrid methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Hybridization of numerical methods with experiments and measures : application to 3D fatigue crack growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Leeds-Lyon Symposium on Tribology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Semi-plenary lecture, ECCM 2010, IV European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593782v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zircaloy-4 cladding hydride reorientation under ring compression test conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Fissuration 3D X-FEM avec contact interfacial: stratégie à deux échelles structure/interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Mardon</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Top Fuel 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952480v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-FEM Frictional Contacting Crack Model for Fretting Crack Propagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">3D crack network during the scratching of a polymer: Comparison between experimental results and localized multigrid X-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Tribology Congress 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fracture (ICF-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Ottawa, Canada. pp.3827-3836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952483v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode multi-grilles localisée X-FEM dédiée à la propagation tridimensionnelle de fissures de fatigue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis based on localized multigrid X-FEM of 3D crack pattern formation during the scratching of a polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rannou J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">World Tribology Congress 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413711v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fissuration 3D X-FEM avec contact interfacial: stratégie à deux échelles structure/interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">X-FEM Frictional Contacting Crack Model for Fretting Crack Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierres E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">World Tribology Congress 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408458v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D crack network during the scratching of a polymer: Comparison between experimental results and localized multigrid X-FEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Zircaloy-4 cladding hydride reorientation under ring compression test conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Desquines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robert Schirrer</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture (ICF-12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Ottawa, Canada. pp.3827-3836</w:t>
+              <w:t xml:space="preserve">Top Fuel 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952481v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis based on localized multigrid X-FEM of 3D crack pattern formation during the scratching of a polymer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Une méthode multi-grilles localisée X-FEM dédiée à la propagation tridimensionnelle de fissures de fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Tribology Congress 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952482v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multigrid X-FEM strategy for 3D fatigue crack growth simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">X-ray microtomography, X-3D-Digital Image Correlation and X-FEM multigrid, a general tool for 3D crack growth law identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Italie</w:t>
+              <w:t xml:space="preserve">8th. World Congress on Computational Mechanics (WCCM8), 5th. European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506161v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray microtomography, X-3D-Digital Image Correlation and X-FEM multigrid, a general tool for 3D crack growth law identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A multigrid X-FEM strategy for 3D fatigue crack growth simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th. World Congress on Computational Mechanics (WCCM8), 5th. European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
+              <w:t xml:space="preserve">WCCM8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951837v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d'un modèle numérique de fissures en mode mixte sous sollicitations tribologiques à partir de la méthode X-FEM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A localized multigrid extended finite element method for efficient 3D linear fracture simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Colloque National en Calcul de Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">International Conference on Thermo-Mechanical Modeling of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435476v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux développements pour la propagation de fissures en fatigue de contact</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Fissuration par fatigue de contact. Simulations semi-analytiques et numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT. Fatigue des matériaux et des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488183v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A localized multigrid extended finite element method for efficient 3D linear fracture simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Nouveaux développements pour la propagation de fissures en fatigue de contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Ribeaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Thermo-Mechanical Modeling of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, France</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506313v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fissuration par fatigue de contact. Simulations semi-analytiques et numériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Mise en œuvre d'un modèle numérique de fissures en mode mixte sous sollicitations tribologiques à partir de la méthode X-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Ribeaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT. Fatigue des matériaux et des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, France</w:t>
+              <w:t xml:space="preserve">8th Colloque National en Calcul de Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506689v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2d Mixed Mode Crack Propagation Under Cyclic Contact Fatigue With The Extended Finite Element And Latin Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Ribeaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Multiaxial Fatigue and Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An X-FEM multigrid algorithm for multiscale crack growth simulations in industrial structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th US National Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments finis étendus multi-grilles avec raffinement local pour la mécanique de la rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle thermo-mécanique de sollicitation des couches superficielles de moules d'injection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Functionally graded materials under rough contact: a multi-scale approach based on a multigrid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Watremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières journées scientifiques du groupe de recherche pluridisciplinaire en Plasturgie (GRPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Oyonnax, France</w:t>
+              <w:t xml:space="preserve">33rd Leeds-Lyon Symposium on Tribology : Tribology at the Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432839v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface roughness and friction coefficient variation on crack initiation prediction under fretting conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Multi-grid XFeM for linear fracture mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Leeds Lyon Symposium on Tribology Tribology at the Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Iutam Symposium on Discretization Methods for Evolving Discontinuities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506893v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-grid XFeM for linear fracture mechanics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Frictional contact along crack faces tool into account for propagation in the framework of the X-FeM method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Ribeaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iutam Symposium on Discretization Methods for Evolving Discontinuities</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Discretization methods for evolving discontinuities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432832v1</w:t>
+                <w:t xml:space="preserve">hal-00432835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictional contact along crack faces tool into account for propagation in the framework of the X-FeM method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Modèle thermo-mécanique de sollicitation des couches superficielles de moules d'injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Watremetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Discretization methods for evolving discontinuities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Premières journées scientifiques du groupe de recherche pluridisciplinaire en Plasturgie (GRPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Oyonnax, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432835v1</w:t>
+                <w:t xml:space="preserve">hal-00432839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extended finite element method applied to rolling contact fatigue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Influence of surface roughness and friction coefficient variation on crack initiation prediction under fretting conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, États-Unis</w:t>
+              <w:t xml:space="preserve">33rd Leeds Lyon Symposium on Tribology Tribology at the Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506896v1</w:t>
+                <w:t xml:space="preserve">hal-00506893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionally graded materials under rough contact: a multi-scale approach based on a multigrid model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The extended finite element method applied to rolling contact fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Ribeaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Leeds-Lyon Symposium on Tribology : Tribology at the Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">7th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506809v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio - Tribologie : Quelles spécificités ? Atelier du Savoir : &amp;quot;Biomécanique : Confrontation des approches de la mécanique et de l'ingénierie biomédicale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of the thermo-mechanical behaviour of a greated coating/substrate using advanced numerical techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Watremetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonius Lubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du Savoir : "Biomécanique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, France</w:t>
+              <w:t xml:space="preserve">World Tribology Congress III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507158v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed fatigue crack growth model applied to rolling contact fatigue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Optimized coatings/substrate combinations under contact loadings through a combined experimental and numerical methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd World Tribology Congress</w:t>
+              <w:t xml:space="preserve">World Tribology Congress III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507161v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the thermo-mechanical behaviour of a greated coating/substrate using advanced numerical techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonius Lubrecht</w:t>
+                <w:t xml:space="preserve">Modèle numérique de propagation de fissures en fatigue de contact Application à la fatigue de roulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Ribeaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐christine Baïetto‐dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Tribology Congress III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507261v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized coatings/substrate combinations under contact loadings through a combined experimental and numerical methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A mixed fatigue crack growth model applied to rolling contact fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Ribeaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Tribology Congress III</w:t>
+              <w:t xml:space="preserve">3rd World Tribology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507269v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle numérique de propagation de fissures en fatigue de contact Application à la fatigue de roulement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bio - Tribologie : Quelles spécificités ? Atelier du Savoir : &amp;quot;Biomécanique : Confrontation des approches de la mécanique et de l'ingénierie biomédicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Busquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">Atelier du Savoir : "Biomécanique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813020v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D thermo-mechanical contact simulations in a functionally graded material : a multigrid-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Watremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonius Lubrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th LEEDS LYON SYMPOSIUM ON TRIBOLOGY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numériques multI-échelles à l'aide de techniques multigrilles de couches minces à gradient de propriétés sous sollicitations tribologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Watremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Mécanique Physique des Surfaces de Polymères Solides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères tribologiques de choix de revêtements alternatifs au chromage électrolytique dans ses fonctions tribologiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Fragmentation processes in polystyrene films under sliding conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chateauminois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vannina Linck</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée -Alternative au chrome dur électrolytique dans ses fonctions tribologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Tribology Congress III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/WTC2005-63493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507280v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation processes in polystyrene films under sliding conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Critères tribologiques de choix de revêtements alternatifs au chromage électrolytique dans ses fonctions tribologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Schirrer</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Linck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Tribology Congress III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée -Alternative au chrome dur électrolytique dans ses fonctions tribologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951820v1</w:t>
+                <w:t xml:space="preserve">hal-00507280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre d'un modèle numérique de fissures en mode mixte sous sollicitations tribologiques à partir de la méthode X-FEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">A mixed mode fatigue crack model with a coupled X-FEM/LATIN method. Application to rolling contact fatigue (RCF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Ribeaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFT 2004 "Tribologie et conception mécanique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Saint-Ouen, France</w:t>
+              <w:t xml:space="preserve">31st Leeds-Lyon Symposium on Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507327v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended finite element method for numerical simulation of 3D fatigue crack growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Ribeaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Leeds-Lyon Symposium on Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed mode fatigue crack model with a coupled X-FEM/LATIN method. Application to rolling contact fatigue (RCF)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Mise en oeuvre d'un modèle numérique de fissures en mode mixte sous sollicitations tribologiques à partir de la méthode X-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Ribeaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Leeds-Lyon Symposium on Tribology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">JFT 2004 "Tribologie et conception mécanique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507368v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of the contact fatigue behaviour of an epoxy polymer under small amplitude sliding micro-motions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of tribological and thermal transfert functions of friction brakes. Consequences for braking system design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Linck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Conference on Fracture of Polymers, Composites and Adhesives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technical Innovation for Land Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, France. pp.499-500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1566-1369(03)80083-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04713662v1</w:t>
+                <w:t xml:space="preserve">hal-00507931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of tribological and thermal transfert functions of friction brakes. Consequences for braking system design</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of the contact fatigue behaviour of an epoxy polymer under small amplitude sliding micro-motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐christine Baïetto‐dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chateauminois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Innovation for Land Transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd Conference on Fracture of Polymers, Composites and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Les Diablerets, Switzerland. pp.51-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1566-1369(03)80083-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507931v1</w:t>
+                <w:t xml:space="preserve">hal-04713662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frottement et Usure : échelles significatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
+                <w:t xml:space="preserve">Vers la conception de matériaux pour une application tribologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du CETIM sur la Tribologie : Frottement et usure : la tribologie ..(synthèse et applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, France. pp.1</w:t>
+              <w:t xml:space="preserve">Colloque Matériaux 2002 : de la conception à la mise en uvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507959v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la conception de matériaux pour une application tribologique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Prediction of the development and evolution of hot spots during braking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Matériaux 2002 : de la conception à la mise en uvre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, France</w:t>
+              <w:t xml:space="preserve">JEF 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507963v1</w:t>
+                <w:t xml:space="preserve">hal-00508000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the development and evolution of hot spots during braking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Frottement et Usure : échelles significatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEF 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, France</w:t>
+              <w:t xml:space="preserve">Journées du CETIM sur la Tribologie : Frottement et usure : la tribologie ..(synthèse et applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508000v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-lubricating bearings  Solid lubrication. Tribological point of view. Application to fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Net Conference on Self-lubricating bearings. Pour lEurope et lAmérique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D surface coating model for predicting tribological behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Local fretting regime influence on crack initiation and early growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat 2001, 7th European Conference on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Italie. pp.96-102</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Fretting Fatigue : Experimental and analytical results</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508119v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D coating model for predicting tribological behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Modélisation du frottement : A quels échelles, modèles, lois se frotter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Italie</w:t>
+              <w:t xml:space="preserve">SFP 2001 : N° de Colloque : Spécialité 10- Friction et tribologie : de la physico-chimie de la surface à la mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508075v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du frottement : A quels échelles, modèles, lois se frotter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFP 2001 : N° de Colloque : Spécialité 10- Friction et tribologie : de la physico-chimie de la surface à la mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2001, France</w:t>
+              <w:t xml:space="preserve">, Jul 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508080v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du frottement : A quels échelles, modèles, lois se frotter ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">A 3D coating model for predicting tribological behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP 2001 : N° de Colloque : Spécialité 10- Friction et tribologie : de la physico-chimie de la surface à la mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, France</w:t>
+              <w:t xml:space="preserve">7th European Conference on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508058v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local fretting regime influence on crack initiation and early growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A 3D surface coating model for predicting tribological behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Fretting Fatigue : Experimental and analytical results</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Japon</w:t>
+              <w:t xml:space="preserve">Euromat 2001, 7th European Conference on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Italie. pp.96-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507951v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes physiques du contact. Frottement et usure : un problème de rhéologie et de débits de 3èmes corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National MECAMAT "Surfaces, contact, frottement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage II crack propagation direction determination under fretting fatigue loading: A new approach in accordance with experimental observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lamacq</w:t>
+                <w:t xml:space="preserve">A global approach for modeling third bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Heshmat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Symposium on Fretting Fatigue: Current Technology and Practices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Presenté à l'International Joint Tribology Conference, soumis a l'ASME, Journal of Tribology avec le titre : A Review of Recent Approaches for Modeling Third Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1520/STP14746S⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01951929v1</w:t>
+                <w:t xml:space="preserve">hal-00508154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global approach for modeling third bodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Heshmat</w:t>
+                <w:t xml:space="preserve">Stage II crack propagation direction determination under fretting fatigue loading: A new approach in accordance with experimental observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐christine Baïetto‐dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lamacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presenté à l'International Joint Tribology Conference, soumis a l'ASME, Journal of Tribology avec le titre : A Review of Recent Approaches for Modeling Third Bodies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2nd International Symposium on Fretting Fatigue: Current Technology and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Salt Lake City, United States. pp.436-450, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/STP14746S⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508154v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack behaviour in a 3D contact modelling of a knee joint replacement under running conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Numerical three-dimensional contact model for total knee joint replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie‐christine Baïetto‐dubourg</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms and Mechanics of Damage and Failure: 11th Biennial European Conference on Fracture (ECF 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Poitiers, France. pp.1437-1442</w:t>
+              <w:t xml:space="preserve">3rd Biennial Joint Conference on Engineering Systems Design and Analysis, ESDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Montpellier, France. pp.209-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714261v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical three-dimensional contact model for total knee joint replacement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Crack behaviour in a 3D contact modelling of a knee joint replacement under running conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐christine Baïetto‐dubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Biennial Joint Conference on Engineering Systems Design and Analysis, ESDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Montpellier, France. pp.209-216</w:t>
+              <w:t xml:space="preserve">Mechanisms and Mechanics of Damage and Failure: 11th Biennial European Conference on Fracture (ECF 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Poitiers, France. pp.1437-1442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951925v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical approach to fretting crack nucleation on pre-stressed aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Reybet-Degat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lamacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Baïetto‐dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zr Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Biennial European Conference on Fracture (ECF 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Poitiers, France. pp.1443-1448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fretting fatigue crack growth analysis: Experimental photoelastic method combined with numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lamacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Baïetto‐dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanisms and Mechanics of Damage and Failure: 11th Biennial European Confernece on Fracture (ECF 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Poitiers, France. pp.1387-1392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack Behaviour under Rolling Contact Fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Baïetto‐dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kalker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rail Quality and Maintenance for Modern Railway Operation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1992, Delft, Netherlands. pp.373-384, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-015-8151-6_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wear Data: What can be Made of it? Simulation Tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Leeds-Lyon Symposium on Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Lyon, France. pp.161-172, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8922(08)70521-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22417,154 +22438,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental approach for the analytical study of secondary hydriding of fuel rods during a LOCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apou Martial Kpemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desquines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuMat2022: The Nuclear Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04040328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22574,240 +22595,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture of glassy polymers within sliding contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chateauminois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intrinsic Molecular Mobility and Toughness of Polymers II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 188, pp.153-193, 2005, Advances in Polymer Science, 3-540-26162-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b136979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture Mechanics and Spall Detachment in Cyclic Hertzian Contacts: Theory and Computer Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Dowson; C.M. Taylor; T.H.C. Childs; M. Godet; G. Dalmaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear Particles: Frorn the Cradle to the Grave</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, Elsevier, pp.101-111, 1992, Tribology Series, 978-0-444-89336-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-8922(08)70514-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22817,297 +22838,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Whittaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipa Reed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2017.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: International Conference on Fatigue Damage of Structural Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId518"/>
+      <w:footerReference w:type="default" r:id="rId519"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23175,51 +23196,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A2D04C4"/>
+    <w:nsid w:val="68FA188F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23406,51 +23427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christine-baietto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6087-8606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112318940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4208-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04785391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Kpemou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Guilbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desquines" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taurines" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Baietto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155462" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709173v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jailin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desquines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2022.107107" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03555525v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153542" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709190v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Djeumen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111757" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03352557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panico" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poupon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Lubrecht" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01909-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437246v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151984" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489746v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Baietto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maynadier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.12.042" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.114" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150163v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Adrianus Lubrecht" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.05.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-T. Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolivar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.12.027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862731v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Campello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12279" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bolivar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jmbm-2017-0024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung T.T. Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bolivar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.02.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544673v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Moula" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.03.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519161v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.05.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499862v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1409-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951563v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Torres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacote" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanfeng Gu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.10.025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux Langlois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4811" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B32225BD06D02BC9578E60FFD04A8F5AC588FFD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux-Langlois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.10.026" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004057v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berthe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.01.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Troll&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Hai Mai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prabel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.03.020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938378v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pierres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.07.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDNVG2F4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824125v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0882-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bagault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy C Ovaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.11.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938623v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leplay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9727-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJ80T0P4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713478v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.12.1-2.131-152" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797421v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boffy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Lubrecht" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.06.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950620v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trolle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. L. Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2012.04.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BLTFP1H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sainsot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Lubrecht" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006296" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938302v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006747" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938624v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.03.024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3232" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X30ML9P0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938374v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010116" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LL9PMQWD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708392v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3037" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950614v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pelletier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.04.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P72TN4KC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.05.011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXN9WB1B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686632v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-011-9624-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481987v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.02.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430486v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.09.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952476v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Morales-Espejel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.05.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DNDJP3R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359121v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.05.021" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8723FW6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495001v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253420v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pierr&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Morales Espejel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481991v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.12.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T82VBHWG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492301v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo E. Morales-Espejel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938285v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2427" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2R7NN0G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402489v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mardon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.10.027" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938382v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.419" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506139v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0212-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951573v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Watremetz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.07.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSK27N27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380802v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Ribeaucourt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.03.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTVZHSJW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264513v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Ba&#239;etto&#8208;dubourg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(05)80034-3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schirrer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2005.07.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FGQX29T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128195v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(05)80035-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109416v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descartes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Busquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Niccolini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrayaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00764.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1W8L6L6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP10761S" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951576v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Villechaise" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-679X(02)00137-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454937v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454936v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamacq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1479698" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713837v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vincent" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/030932402320950134" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951930v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Kennedy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Currier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plumet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Duda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Gestwick" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.555364" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450319v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plumet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2000.00333.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N4JWRPGW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951928v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.1999.00173.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q09XC0JM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951927v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2833764" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951926v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-679X(96)00068-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHHG35NW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951924v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2831599" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951923v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Floquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2831559" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129076v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Floquet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2928852" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951922v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thami Zeghloul" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(08)70340-7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951921v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(08)70322-5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951915v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villechaise" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381475v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/25/1A/041" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JJDL1PHM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951914v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(08)70507-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951916v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2920905" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951920v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1648(92)90266-B" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG35N62P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951918v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Godet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2920906" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714447v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714495v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714514v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mouwakeh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04953706v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apou Martial Kpemou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lacote" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Viretto" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443369v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jailin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670560v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_6" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824594v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Sainsot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443409v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863256v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863226v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Breville" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952465v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Denaux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dijoud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558551v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558550v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142641v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maynadier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863168v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863179v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594714v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Torr&#232;s" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guilbert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/123/1/012020" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952468v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Denaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dijoud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350879v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337425v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863188v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952467v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Tung" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lecomte" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952466v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legras" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desquine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cabrera-Salc&#233;do" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.5904" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863191v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_54" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952470v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Jerbi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;lias" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952469v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerbi Hana" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863142v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863134v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516622v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux-Langlois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04474876v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Repetto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe March" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marqui&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waekel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951688v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Hou&#233;rou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2014-20204" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053452v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951566v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2014-20264" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385648v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952471v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Wehling" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022084v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pineau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952486v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385672v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951689v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trolle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Mai" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.131" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181498v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouille" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951567v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelias" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ovaert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IJTC2012-61038" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717828v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952472v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951691v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82910" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951690v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubrecht" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82526" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004368v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070211v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2014-20396" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004288v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Meheux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951692v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IJTC2011-61026" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593777v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Houerou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952474v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierres E" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058566v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592840v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952473v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592842v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592800v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599022v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952477v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494998v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952478v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952475v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Morales" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952479v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593782v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952480v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952483v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413711v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408458v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952481v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952482v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rannou J" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506161v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951837v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435476v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488183v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506313v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506689v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506696v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506265v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504124v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432839v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506893v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432832v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432835v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506896v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506809v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507158v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Sfarghiu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Meurisse" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Busquet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507161v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507261v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507269v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813020v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507274v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507256v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507280v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Linck" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951820v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/WTC2005-63493" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507327v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507346v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507368v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713662v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-1369(03)80083-3" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507931v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507959v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507963v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508000v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vallet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508016v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508119v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508075v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508080v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508058v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507951v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508212v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sturm" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951929v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP14746S" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508154v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heshmat" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714261v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951925v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714264v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reybet-Degat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zr Zhou" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714254v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714435v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kalker" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-8151-6_30" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2W1FDPDT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951917v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(08)70521-2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04040328v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ambard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951574v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136979" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2A8AF6B265DB16092BEFB043EEC8D0D0DC8574C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951919v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(08)70514-5" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889624v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Whittaker" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burns" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nowell" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipa Reed" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.09.014" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636521v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sander" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.10.016" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christine-baietto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6087-8606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112318940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=TnR2om8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4208-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04785391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Kpemou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Guilbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desquines" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taurines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Baietto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155462" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709173v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jailin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desquines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2022.107107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03555525v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153542" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709190v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Djeumen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111757" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03352557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panico" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poupon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489746v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Baietto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110199" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Lubrecht" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01909-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437246v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151984" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maynadier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.12.042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.114" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Adrianus Lubrecht" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.05.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bolivar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jmbm-2017-0024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814040v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-T. Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolivar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.12.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862731v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Campello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499862v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1409-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.05.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung T.T. Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bolivar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.02.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544673v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Moula" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.03.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Torres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacote" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanfeng Gu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.10.025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux Langlois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4811" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B32225BD06D02BC9578E60FFD04A8F5AC588FFD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux-Langlois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.10.026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Troll&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Hai Mai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prabel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.03.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berthe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.01.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938378v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pierres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.07.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDNVG2F4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824125v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0882-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bagault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy C Ovaert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.11.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938623v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leplay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9727-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJ80T0P4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761201v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boffy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sainsot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Lubrecht" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006296" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950620v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. L. Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2012.04.010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BLTFP1H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797421v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Lubrecht" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.06.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713478v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.12.1-2.131-152" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938302v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006747" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938624v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.03.024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686632v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-011-9624-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938374v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010116" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LL9PMQWD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950616v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3232" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X30ML9P0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950614v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pelletier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.04.014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P72TN4KC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616930v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.05.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXN9WB1B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952476v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Morales-Espejel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.05.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DNDJP3R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359121v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.05.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8723FW6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495001v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481987v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.02.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430486v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.09.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253420v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pierr&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Morales Espejel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481991v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.12.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T82VBHWG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492301v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo E. Morales-Espejel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402489v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mardon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.10.027" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938285v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2427" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2R7NN0G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938382v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.419" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506139v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0212-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380802v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Ribeaucourt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.03.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTVZHSJW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951573v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Watremetz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.07.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSK27N27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264513v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Ba&#239;etto&#8208;dubourg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(05)80034-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713483v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schirrer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2005.07.018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FGQX29T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128195v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(05)80035-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109416v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descartes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Busquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Niccolini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrayaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00764.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1W8L6L6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951576v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Villechaise" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-679X(02)00137-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268304v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP10761S" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454936v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamacq" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1479698" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454937v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713837v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vincent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/030932402320950134" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450319v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plumet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2000.00333.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N4JWRPGW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951930v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Kennedy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Currier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plumet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Duda" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Gestwick" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.555364" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951928v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.1999.00173.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q09XC0JM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951927v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2833764" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951926v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-679X(96)00068-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHHG35NW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951924v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2831599" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951923v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Floquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2831559" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129076v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Floquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2928852" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951922v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thami Zeghloul" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(08)70340-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951921v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(08)70322-5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714447v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951914v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(08)70507-8" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951916v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villechaise" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2920905" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381475v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/25/1A/041" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JJDL1PHM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951915v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951920v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1648(92)90266-B" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG35N62P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Godet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2920906" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714495v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714514v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mouwakeh" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04953706v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apou Martial Kpemou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lacote" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Viretto" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443369v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jailin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824594v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Sainsot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670560v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443409v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863256v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863226v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Breville" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142641v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maynadier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558551v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952465v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Denaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dijoud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558550v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863191v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_54" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952468v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Denaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dijoud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350879v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337425v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863179v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594714v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Torr&#232;s" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guilbert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/123/1/012020" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863168v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863188v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952467v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Tung" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lecomte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952466v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legras" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desquine" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cabrera-Salc&#233;do" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.5904" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952469v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerbi Hana" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;lias" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863142v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952470v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Jerbi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516622v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux-Langlois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863134v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022084v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pineau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952486v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385648v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04474876v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Repetto" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe March" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marqui&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waekel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951688v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Hou&#233;rou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2014-20204" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951566v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2014-20264" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053452v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952471v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Wehling" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952472v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717828v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951689v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trolle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Mai" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.131" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385672v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181498v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouille" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951567v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagault" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelias" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ovaert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IJTC2012-61038" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951692v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IJTC2011-61026" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951690v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubrecht" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82526" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951691v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82910" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004368v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070211v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2014-20396" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004288v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Meheux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599022v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952474v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierres E" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058566v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593777v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Houerou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592840v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952473v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592842v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592800v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593782v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952475v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Morales" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952478v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494998v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952477v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952479v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408458v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952481v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952482v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rannou J" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952483v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952480v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413711v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951837v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506161v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506313v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506689v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488183v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435476v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506696v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506265v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504124v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506809v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432832v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432835v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432839v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506893v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506896v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507261v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507269v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813020v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507161v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507158v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Sfarghiu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Meurisse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Busquet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507274v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507256v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951820v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/WTC2005-63493" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507280v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Linck" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507368v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507346v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507327v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507931v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713662v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-1369(03)80083-3" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507963v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508000v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vallet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507959v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508016v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507951v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508080v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508058v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508075v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508119v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508212v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sturm" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508154v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heshmat" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951929v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP14746S" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951925v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714261v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714264v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reybet-Degat" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zr Zhou" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714254v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714435v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kalker" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-8151-6_30" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2W1FDPDT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951917v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(08)70521-2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04040328v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ambard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951574v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136979" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2A8AF6B265DB16092BEFB043EEC8D0D0DC8574C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951919v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(08)70514-5" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889624v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Whittaker" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burns" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nowell" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipa Reed" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.09.014" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636521v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sander" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.10.016" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>