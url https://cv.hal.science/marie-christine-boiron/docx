--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorine, lithium, caesium enrichment in Beiras Group spotted slates around the Cabeço de Argemela hyper-differentiated intrusion (Portugal)</w:t>
+                <w:t xml:space="preserve">From Fe Li rich micas to lepidolite and muscovite: The magmatic to hydrothermal evolution of phyllosilicates in the apical zone of the Beauvoir granite (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zia Steven Kahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gnienneman Yeo</w:t>
+                <w:t xml:space="preserve">Andreï Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">António Mateus</w:t>
+                <w:t xml:space="preserve">Chantal Peiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 287, pp.108068. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 524-525, pp.108418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2026.108068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2026.108418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05607187v1</w:t>
+                <w:t xml:space="preserve">hal-05484986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Fe Li rich micas to lepidolite and muscovite: The magmatic to hydrothermal evolution of phyllosilicates in the apical zone of the Beauvoir granite (French Massif Central)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorine, lithium, caesium enrichment in Beiras Group spotted slates around the Cabeço de Argemela hyper-differentiated intrusion (Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zia Steven Kahou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+                <w:t xml:space="preserve">Ícaro Fróis Dias da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreï Lecomte</w:t>
+                <w:t xml:space="preserve">Gnienneman Yeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Peiffert</w:t>
+                <w:t xml:space="preserve">António Mateus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 524-525, pp.108418. </w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 287, pp.108068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2026.108418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2026.108068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484986v1</w:t>
+                <w:t xml:space="preserve">hal-05607187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supergene Alteration of Skarn and Marble at Flotouo (Ity, Ivory Coast): Controls on Gold and Trace-Metal Enrichment in the Saprolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -517,51 +517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Svärd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -606,265 +606,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germanium oxidation state and substitution mechanism in Ge-rich sphalerite from MVT deposits: constraints from X-ray absorption fine structure (XAFS) and geometry optimization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multistage Fluid Evolution and P-T Path at Ity Gold Deposit and Dahapleu Prospect (Western Ivory Coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2024-9485⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min15090918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914741v1</w:t>
+                <w:t xml:space="preserve">hal-05241929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistage Fluid Evolution and P-T Path at Ity Gold Deposit and Dahapleu Prospect (Western Ivory Coast)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Germanium oxidation state and substitution mechanism in Ge-rich sphalerite from MVT deposits: constraints from X-ray absorption fine structure (XAFS) and geometry optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan-Pan Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao-Yong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (9), pp.918. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min15090918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am-2024-9485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241929v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Measurement of Multiple Elements in Micro‐Quantities of Crude Oil Using In Situ Analysis by Laser Ablation‐ ICP ‐ MS</w:t>
               </w:r>
@@ -876,51 +876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Chbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Peiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1010,77 +1010,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elza J M Dugamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Peiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 478-479, pp.107604. </w:t>
@@ -1131,51 +1131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the Incorporation of Cerium in Fluorapatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill A Lomachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1252,77 +1252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium, Phosphorus, Fluorine-Rich Intrusions and the Phosphate Sequence at Segura (Portugal): A Comparison with other Hyper-Differentiated Magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreï Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1412,51 +1412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elza Dugamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1511,51 +1511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-Karst Silicification Related to Late Ni Reworking in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1658,51 +1658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium enrichment processes in sedimentary formation waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elza J.M. Dugamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1801,64 +1801,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Essarraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Peiffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 140, pp.104409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1886,295 +1886,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lanthanide Tetrad Effect as an Exploration Tool for Granite-Related Rare Metal Ore Systems: Examples from the Iberian Variscan Belt</w:t>
+                <w:t xml:space="preserve">Origin of 87Sr enrichment in calcite cements in Jurassic limestones (Eastern Paris Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivo M. Martins</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Christine Boiron</w:t>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Ribeiro da Costa</w:t>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (9), pp.1067. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.105131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min12091067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842388v1</w:t>
+                <w:t xml:space="preserve">insu-03418643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of 87Sr enrichment in calcite cements in Jurassic limestones (Eastern Paris Basin, France)</w:t>
+                <w:t xml:space="preserve">The Lanthanide Tetrad Effect as an Exploration Tool for Granite-Related Rare Metal Ore Systems: Examples from the Iberian Variscan Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blaise</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ivo M. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+                <w:t xml:space="preserve">Marie Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+                <w:t xml:space="preserve">Isabel Ribeiro da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 136, pp.105131. </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min12091067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03418643v1</w:t>
+                <w:t xml:space="preserve">hal-03842388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditioning of poultry manure ash for subsequent phosphorous separation and assessment for a process design</w:t>
               </w:r>
@@ -2186,51 +2186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfomarin Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2437,51 +2437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2673,278 +2673,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallogeny of a Pan-African oceanic arc: VHMS and gold deposits in the Ariab-Arbaat belt, Haya terrane, Red Sea Hills (Sudan)</w:t>
+                <w:t xml:space="preserve">Multistage development of a hydrothermal tungsten deposit during the Variscan late-orogenic evolution: the Puy-les-Vignes W breccia pipe (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abu-Fatima</w:t>
+                <w:t xml:space="preserve">Matthieu Harlaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marignac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+                <w:t xml:space="preserve">Christian Marignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Boiron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2021.06.001⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 192, pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2021023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262942v1</w:t>
+                <w:t xml:space="preserve">insu-03257761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistage development of a hydrothermal tungsten deposit during the Variscan late-orogenic evolution: the Puy-les-Vignes W breccia pipe (Massif Central, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metallogeny of a Pan-African oceanic arc: VHMS and gold deposits in the Ariab-Arbaat belt, Haya terrane, Red Sea Hills (Sudan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Marignac</w:t>
+                <w:t xml:space="preserve">M. Abu-Fatima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mercadier</w:t>
+                <w:t xml:space="preserve">C. Marignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Poujol</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-C. Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 192, pp.33. </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98, pp.76-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2021023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2021.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03257761v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An arsenic-driven pump for invisible gold in hydrothermal systems</w:t>
               </w:r>
@@ -3077,90 +3077,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipient wolframite deposition at Panasqueira (Portugal): W-rutile and tourmaline compositions as proxies for early fluid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Carocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (1), pp.123-146. </w:t>
@@ -3237,51 +3237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3354,51 +3354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elza Dugamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3456,693 +3456,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triassic evaporites: a vast reservoir of brines mobilised successively during rifting and thrusting in the Pyrenees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluid circulation along an oceanic detachment fault: insights from fluid inclusions in silicified brecciated fault rocks (Mid-Atlantic Ridge at 13°20'N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Jakomulski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/jgs2020-259⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GC009235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262906v1</w:t>
+                <w:t xml:space="preserve">hal-03152490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid circulation along an oceanic detachment fault: insights from fluid inclusions in silicified brecciated fault rocks (Mid-Atlantic Ridge at 13°20'N)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Escartin</w:t>
+                <w:t xml:space="preserve">Triassic evaporites: a vast reservoir of brines mobilised successively during rifting and thrusting in the Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Andreani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Jakomulski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.jgs2020-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GC009235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/jgs2020-259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152490v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing metallic pre-concentrations in the Limousin ophiolite-derived rocks and Variscan granites (French Massif Central)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High pressure and temperatures during the early stages of tungsten deposition at Panasqueira revealed by fluid inclusions in topaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afifé El Korh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+                <w:t xml:space="preserve">Maxime Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Deloule</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2019.105345⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126, pp.103741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2020.103741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735233v1</w:t>
+                <w:t xml:space="preserve">hal-02930011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure and temperatures during the early stages of tungsten deposition at Panasqueira revealed by fluid inclusions in topaz</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Marignac</w:t>
+                <w:t xml:space="preserve">Poultry litter ash characterisation and recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ario Fahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabjola Bilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dour</w:t>
+                <w:t xml:space="preserve">Ahmad Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Dejean</w:t>
+                <w:t xml:space="preserve">Rogerta Dalipi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2020.103741⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111, pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930011v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poultry litter ash characterisation and recovery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracing metallic pre-concentrations in the Limousin ophiolite-derived rocks and Variscan granites (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Assi</w:t>
+                <w:t xml:space="preserve">Afifé El Korh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogerta Dalipi</w:t>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Federici</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Luais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 111, pp.10-21. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 356-357, pp.105345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2019.105345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315210v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-isotope study (Fe, Ge, O) of hydrothermal alteration in the Limousin ophiolite (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afifé El Korh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4228,64 +4228,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Essarraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Peiffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.103920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4417,1683 +4417,1695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Chemical Form of “Invisible” Gold in Natural Arsenian Pyrite and Arsenopyrite with High Energy-Resolution X-ray Absorption Spectroscopy</w:t>
+                <w:t xml:space="preserve">Evaluation of the petrogenetic significance of melt inclusions in pegmatitic schorl-dravite from graphic tourmaline-quartz assemblages: Application of LA-ICP-QMS analyses and volume ratio calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Merkulova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mathon</w:t>
+                <w:t xml:space="preserve">Niels Hulsbosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Glatzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
+                <w:t xml:space="preserve">Rainer Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Batanova</w:t>
+                <w:t xml:space="preserve">Johanna van Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00099⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 244, pp.308-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314773v1</w:t>
+                <w:t xml:space="preserve">hal-02389351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the petrogenetic significance of melt inclusions in pegmatitic schorl-dravite from graphic tourmaline-quartz assemblages: Application of LA-ICP-QMS analyses and volume ratio calculations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rainer Thomas</w:t>
+                <w:t xml:space="preserve">Geochronological and thermometric evidence of unusually hot fluids in an Alpine fissure of Lauzière granite (Belledonne, Western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Janots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna van Daele</w:t>
+                <w:t xml:space="preserve">Alexis Grand'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stijn Dewaele</w:t>
+                <w:t xml:space="preserve">Matthias Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Gnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.10.023⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.211-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-10-211-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389351v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochronological and thermometric evidence of unusually hot fluids in an Alpine fissure of Lauzière granite (Belledonne, Western Alps)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MVT-Like Fluorite Deposits and Oligocene Magmatic-Hydrothermal Fluorite–Be–U–Mo–P–V Overprints in Northern Coahuila, Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Guillaume</w:t>
+                <w:t xml:space="preserve">Antoni Camprubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Gnos</w:t>
+                <w:t xml:space="preserve">Eduardo González-Partida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis González-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-10-211-2019⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min9010058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014379v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MVT-Like Fluorite Deposits and Oligocene Magmatic-Hydrothermal Fluorite–Be–U–Mo–P–V Overprints in Northern Coahuila, Mexico</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the Chemical Form of “Invisible” Gold in Natural Arsenian Pyrite and Arsenopyrite with High Energy-Resolution X-ray Absorption Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo González-Partida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+                <w:t xml:space="preserve">Margarita Merkulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis González-Ruiz</w:t>
+                <w:t xml:space="preserve">Pieter Glatzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Batanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min9010058⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (9), pp.1905-1914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389393v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature and Origin of Mineralizing Fluids in Hyperextensional Systems: The Case of Cretaceous Mg Metasomatism in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rigaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geofluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2019/7213050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of trace elements in willemite from the Belgium non-sulphide deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Dekoninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Yans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (5-6), pp.983-997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/ejm/2019/0031-2871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy, fluid inclusions and stable isotope study of epithermal Au-Ag-Bi-Te mineralization from the SE Afar Rift (Djibouti)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pargasite in fluid inclusions of mantle xenoliths from northeast Australia (Mt. Quincan): evidence of interaction with asthenospheric fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.V. Grassineau</w:t>
+                <w:t xml:space="preserve">Marta Berkesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Asael</w:t>
+                <w:t xml:space="preserve">György Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fouquet</w:t>
+                <w:t xml:space="preserve">Csaba Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istvan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2019.05.002⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 508, pp.182-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389367v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of U-rich mineralizing fluids through basinal brine migration within basement-hosted shear zones: A large-scale study of the fluid chemistry around the unconformity-related Cigar Lake U deposit (Saskatchewan, Canada)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+                <w:t xml:space="preserve">Mineralogy, fluid inclusions and stable isotope study of epithermal Au-Ag-Bi-Te mineralization from the SE Afar Rift (Djibouti)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Quirt</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. Grassineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Asael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.042⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.102916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334115v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pargasite in fluid inclusions of mantle xenoliths from northeast Australia (Mt. Quincan): evidence of interaction with asthenospheric fluid</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of U-rich mineralizing fluids through basinal brine migration within basement-hosted shear zones: A large-scale study of the fluid chemistry around the unconformity-related Cigar Lake U deposit (Saskatchewan, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Ferrero</w:t>
+                <w:t xml:space="preserve">Pierre Martz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Quirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 508, pp.182-196. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.06.022⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 508, pp.116-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389382v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium behaviour and isotope fractionation during fluid-rock interactions in Variscan oceanic suture zones: Limousin ophiolite and Ile de Groix high-pressure terrane (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Bastian</w:t>
+                <w:t xml:space="preserve">The nature and partitioning of invisible gold in the pyrite-fluid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb S. Pokrovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis F Hazemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bazarkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egz060⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109, pp.545-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2019.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410636v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature and partitioning of invisible gold in the pyrite-fluid system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Bazarkina</w:t>
+                <w:t xml:space="preserve">Lithium behaviour and isotope fractionation during fluid-rock interactions in Variscan oceanic suture zones: Limousin ophiolite and Ile de Groix high-pressure terrane (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifé El Korh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Luais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2019.04.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (10), pp.1963-1990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egz060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175624v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germanium Crystal Chemistry in Cu-Bearing Sulfides from Micro-XRF Mapping and Micro-XANES Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Belissont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Luais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (4), pp.227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/min9040227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relative distribution of critical (Sc, REE) and transition metals (Ni, Co, Cr, Mn, V) in some Ni-laterite deposits of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6102,8014 +6114,8014 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Teitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 197, pp.93-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing of magmatic-hydrothermal and metamorphic fluids and the origin of peribatholitic Sn vein-type deposits in Rwanda</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluid circulations in response to mantle exhumation at the passive margin setting in the north Pyrenean zone, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hulsbosch</w:t>
+                <w:t xml:space="preserve">Benjamin Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dewaele</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Piessens</w:t>
+                <w:t xml:space="preserve">Landry Marasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.07.020⟩</w:t>
+              <w:t xml:space="preserve">Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (5), pp.647-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00710-018-0559-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390623v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01723195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transport and fractionation during monazite alteration by anisotropic replacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grand'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Grand'Homme</w:t>
+                <w:t xml:space="preserve">E. Janots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Janots</w:t>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 484, pp.51 - 68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic brines and no surficial fluids trapped in the detachment footwall of a Metamorphic Core Complex (Nevado-Filábride units, Betics, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Dyja-Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Dyja-Person</w:t>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonin Richard</w:t>
+                <w:t xml:space="preserve">Christian Hibsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Siebenaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 727, pp.56-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01713218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid circulations in response to mantle exhumation at the passive margin setting in the north Pyrenean zone, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixing of magmatic-hydrothermal and metamorphic fluids and the origin of peribatholitic Sn vein-type deposits in Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Corre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Lagabrielle</w:t>
+                <w:t xml:space="preserve">N. Hulsbosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landry Marasi</w:t>
+                <w:t xml:space="preserve">S. Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Piessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00710-018-0559-x⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101, pp.481-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01723195v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variscan Sb-Au mineralization in Central Brittany (France): A new metallogenic model derived from the Le Semnon district</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97, pp.109 - 142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01796918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistage crack seal vein and hydrothermal Ni enrichment in serpentinized ultramafic rocks (Koniambo massif, New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Myagkiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (7), pp.945-960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00126-016-0695-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01405480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basinal Brines at the Origin of the Imiter Ag-Hg Deposit (Anti-Atlas, Morocco): Evidence from LA-ICP-MS Data on Fluid Inclusions, Halogen Signatures, and Stable Isotopes (H, C, O)—A Reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Essarraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 112 (5), pp.1273-1277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5382/econgeo.112.5.dis2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01757155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogy and ore fluid chemistry of the Roc Blanc Ag deposit, Jebilet Hercynian massif, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Essarraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 127, pp.175-193. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-O-H-N fluids circulations and graphite precipitation in reactivated Hudsonian shear zones during basement uplift of the Wollaston-Mudjatik Transition Zone: Example of the Cigar Lake U deposit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 294-295, pp.222-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From deep to shallow fluid reservoirs: evolution of fluid sources during exhumation of the Sierra Almagrera, Betic Cordillera, Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Dyja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hibsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geofluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (1), pp.103-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gfl.12139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01142037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and oxidation state of Ge, Cu and Fe in sphalerite by μ-XRF and K-edge μ-XANES: insights into Ge incorporation, partitioning and isotopic fractionation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Munoz</w:t>
+                <w:t xml:space="preserve">Syntectonic fluids redistribution and circulation coupled to quartz recrystallization in the ductile crust (Naxos Island, Cyclades, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Siebenaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jessell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mathon</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hibsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.129-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2016.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.01.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01772552v1</w:t>
+                <w:t xml:space="preserve">insu-03712779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntectonic fluids redistribution and circulation coupled to quartz recrystallization in the ductile crust (Naxos Island, Cyclades, Greece)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mark Jessell</w:t>
+                <w:t xml:space="preserve">Basinal Brines at the Origin of the Imiter Ag-Hg Deposit (Anti-Atlas, Morocco): Evidence from LA-ICP-MS Data on Fluid Inclusions, Halogen Signatures, and Stable Isotopes (H, C, O)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Essarraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (7), pp.1753-1781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/econgeo.111.7.1753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2016.07.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03712779v1</w:t>
+                <w:t xml:space="preserve">hal-02932276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basinal Brines at the Origin of the Imiter Ag-Hg Deposit (Anti-Atlas, Morocco): Evidence from LA-ICP-MS Data on Fluid Inclusions, Halogen Signatures, and Stable Isotopes (H, C, O)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Essarraj</w:t>
+                <w:t xml:space="preserve">Distribution and oxidation state of Ge, Cu and Fe in sphalerite by μ-XRF and K-edge μ-XANES: insights into Ge incorporation, partitioning and isotopic fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Belissont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Luais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 177, pp.298 - 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/econgeo.111.7.1753⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02932276v1</w:t>
+                <w:t xml:space="preserve">hal-01772552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing fluid-flow events in Lower-Triassic sandstones of the eastern Paris Basin by elemental tracing and isotopic dating of nanometric illite crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 176, pp.157-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2015.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01250051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin, ore forming fluid evolution and timing of the Logrosan Sn-(W) ore deposits (Central Iberian Zone, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Chicharro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Angel Lopez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan N. Barfod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Villaseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 72 (1), pp.896-913. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2015.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of porewater composition through time in limestone aquifers: Salinity and D/H of fluid inclusion water in authigenic minerals (Jurassic of the eastern Paris basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 417, pp.210-227. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01216563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demantoid garnet with giant fluid inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Chatagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-rich fluid inclusions provide new insights into unconformity-related U deposits (Athabasca Basin and Basement, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (2), pp.249-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00126-015-0601-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur radical species form gold deposits on Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gleb S. Pokrovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria A. Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia Y. Borisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gisquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 112 (44), pp.13484-13489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1506378112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluids preserved in variably altered graphitic pelitic schists in the Dufferin Lake Zone, south-central Athabasca Basin, Canada: implications for graphite loss and uranium deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Ansdell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irvine R. Annesley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Kotzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00126-015-0628-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypersaline fluids generated by high-grade metamorphism of evaporites: fluid inclusion study of uranium occurrences in the Western Zambian Copperbelt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Percolation of diagenetic fluids in the Archaean basement of the Franceville basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ferraina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+                <w:t xml:space="preserve">Idalina Mouele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+                <w:t xml:space="preserve">Patrick Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-014-0967-9⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 346 (1-2), pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2014.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292782v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percolation of diagenetic fluids in the Archaean basement of the Franceville basin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypersaline fluids generated by high-grade metamorphism of evaporites: fluid inclusion study of uranium occurrences in the Western Zambian Copperbelt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+                <w:t xml:space="preserve">Aurélien Eglinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cuney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+                <w:t xml:space="preserve">Clément Ferraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2014.02.002⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 167 (2), pp.967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-014-0967-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192755v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of low temperature (&amp;lt;100 °C) burial in sedimentary basins: A comparison of geothermometer in the intracontinental Paris Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53, pp.71-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of basin burial and exhumation on Jurassic carbonates diagenesis on both sides of a thick clay barrier (Paris Basin, NE France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53, pp.44-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable isotopes (C, O) and fluid inclusion study of quartz-carbonate veins from the Antimony Line, Murchison Greenstone Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gapais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American journal of science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 314 (7), pp.1140-1170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2475/07.2014.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01060310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA-ICP-MS analyses of minor and trace elements and bulk Ge isotopes in zoned Ge-rich sphalerites from the Noailhac - Saint-Salvy deposit (France): Insights into incorporation mechanisms and ore deposition processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Belissont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Luais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 126, pp.518-540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2013.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From evaporated seawater to uranium-mineralizing brines: Isotopic and trace element study of quartz-dolomite veins in the Athabasca system</w:t>
+                <w:t xml:space="preserve">Synchrotron XRF and XANES investigation of uranium speciation and element distribution in fluid inclusions from unconformity-related uranium deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cauzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.101-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfl.12009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.03.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00835882v1</w:t>
+                <w:t xml:space="preserve">hal-01303027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron XRF and XANES investigation of uranium speciation and element distribution in fluid inclusions from unconformity-related uranium deposits</w:t>
+                <w:t xml:space="preserve">From evaporated seawater to uranium-mineralizing brines: Isotopic and trace element study of quartz-dolomite veins in the Athabasca system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (2), pp.101-111. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp.38-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gfl.12009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303027v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00835882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Quantitative Measurement of Rare Earth Elements in Uranium Oxides by Laser Ablation-Inductively Coupled Plasma-Mass Spectrometry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;From evaporated seawater to uranium-mineralizing brines: Isotopic and trace element study of quartz-dolomite veins in the Athabasca system&amp;quot; [Geochim. Cosmochim. Acta 113 (2013) 38-59]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2012.00161.x⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123, pp.460-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301475v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00917598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;From evaporated seawater to uranium-mineralizing brines: Isotopic and trace element study of quartz-dolomite veins in the Athabasca system&amp;quot; [Geochim. Cosmochim. Acta 113 (2013) 38-59]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ Quantitative Measurement of Rare Earth Elements in Uranium Oxides by Laser Ablation-Inductively Coupled Plasma-Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.08.008⟩</w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (3), pp.277-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2012.00161.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00917598v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid record of rock exhumation across the brittleductile transition during formation of a Metamorphic Core Complex (Naxos Island, Cyclades, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Siebenaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hibsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. W. Jessell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (3), pp.313-338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jmg.12023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intrusion-related gold deposit (IRGD) in the NW of Spain, the Linares deposit: Igneous rocks, veins and related alterations, ore features and fluids involved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cepedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuertes-Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin-Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Garcia-Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 124, pp.101-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gexplo.2012.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant quartz vein formation and high-elevation meteoric fluid infiltration into the South Armorican Shear Zone: geological, fluid inclusion and stable isotope evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tartese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Geological Society of London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 169, pp.17-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/0016-76492010-186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00673735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major Late Jurassic fluid event at the basin/basement unconformity in western France: 40Ar/39Ar and K-Ar dating, fluid chemistry, and related geodynamic context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 322-323, pp.99-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00756618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant uranium deposits formed from exceptionally uranium-rich acidic brines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rozsypal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (2), pp.142-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/NGEO1338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Cl and Br concentrations in individual fluid inclusions by combining microthermometry and LA-ICPMS analysis: Implications for the origin of salinity in crustal fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 330-331, pp.197-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaporated seawater origin for the ore-forming brines in unconformity-related uranium deposits (Athabasca Basin, Canada): Cl/Br and δ$^{37}$Cl analysis of fluid inclusions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Origin of uranium deposits revealed by their rare earth element signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Cuney</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.02.026⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (4), pp.264-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.01008.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437113v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of uranium deposits revealed by their rare earth element signature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">An evaporated seawater origin for the ore-forming brines in unconformity-related uranium deposits (Athabasca Basin, Canada): Cl/Br and δ$^{37}$Cl analysis of fluid inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cuney</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessica Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.01008.x⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (10), pp.2792-2810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437107v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluides et genèse des concentrations minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.56-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration of brines in the basement rocks of the Athabasca Basin through microfracture networks (P-Patch U deposit, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cuney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115 (1-4), pp.121-136. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2009.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid flows and metal deposition near basement /cover unconformity: lessons and analogies from Pb-Zn-F-Ba systems for the understanding of Proterozoic U deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geofluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.270-292. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-8123.2010.00289.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope composition of quartz-calcite veins in the Witwatersrand Basin, South Africa : implication for basin-scale fluid circulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Poujol</w:t>
+                <w:t xml:space="preserve">Brine-rock interaction in the Athabasca basement (McArthur River U deposit, Canada): consequences for fluid chemistry and uranium uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pettke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.no-no. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2010.00947.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssajg.113.2.169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00600324v1</w:t>
+                <w:t xml:space="preserve">hal-02437117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brine-rock interaction in the Athabasca basement (McArthur River U deposit, Canada): consequences for fluid chemistry and uranium uptake</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Stable isotope composition of quartz-calcite veins in the Witwatersrand Basin, South Africa : implication for basin-scale fluid circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jaguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2010.00947.x⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 113 (2), pp.169-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssajg.113.2.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02437117v1</w:t>
+                <w:t xml:space="preserve">insu-00600324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration of brines in the basement rocks of the Athabasca Basin through microfracture networks (P-Patch U deposit, Canada).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cuney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 115, pp.121-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2009.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of micro-laser induced breakdown spectroscopy analysis and signal processing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Flin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 63, pp.1109-1116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2008.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid immiscibility and gold deposition in the Birimian quartz veins of the Angovia deposit (Yaouré, Ivory Coast).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba M. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N. Kouamelan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 50 (2-4), pp.234-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2007.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00239190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid history during deep burial and exhumation of oil-bearing volcanics, hercynian belt of southern brittany, France.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active contact metamorphism and CO2-CH4 fluid production in the Larderello geothermal field (Italy) at depths between 2.3 and 4 km.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramon Capdevila</w:t>
+                <w:t xml:space="preserve">Giovanni Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jeanningros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Gianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2475/09.2007.03⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 237, pp.303-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2006.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270827v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active contact metamorphism and CO2-CH4 fluid production in the Larderello geothermal field (Italy) at depths between 2.3 and 4 km.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluid history during deep burial and exhumation of oil-bearing volcanics, hercynian belt of southern brittany, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Hébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Gianelli</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2006.06.028⟩</w:t>
+              <w:t xml:space="preserve">American journal of science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 307, pp.1096-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2475/09.2007.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00131449v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleo-fluid composition determined from individual fluid inclusions by Raman and LIBS : application to mid-proterozoîc evaporitic Na-Ca brines (Alligator Rivers Uranium Field, northern territories Australia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Derome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 237, pp.240-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2006.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid history during burial and exhumation of an oil paleo-reservoir (mylonitic metavolcanics, Vendée, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Hebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American journal of science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 307 (9), pp.1096-1125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00377631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid history during deep burial and exhumation of an oil-bearing volcanics: Hercynian belt of southern Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Hebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American journal of science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 307 (9), pp.1096-1125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2475/09.2007.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00266770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-density early CO2 fluids in the ultrahigh-temperature granulites of Ihouhaouene (In Ouzzal, Algeria).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba M. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 96, pp.402-414. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2006.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of early basinal fluids in the Zambian Copperbelt : a case study from the Chambishi deposit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.N. Greyling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Master</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 42, pp.159-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2005.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penetration of surface-evaporated brines into the proterozoic basement and deposition of Co and Ag at Bou Azzer (Morocco) : evidence from fluid inclusions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Essarraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benharref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41, pp.25-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2005.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating multistage paleofluid percolations: A K-Ar and 18O/16O study of fracture illites from altered Hercynian plutonites at the basement/cover interface (Poitou High, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Buschaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 68 (11), pp.2529-2542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2003.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations between Au / Sn-W mineralizations and late hercynian granite: Preliminary results from the Schistose Domain of Galicia-Trás-os-Montes Zone, Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gerbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ramboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineral Exploration and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1, pp.271-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00107922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in lithium analysis in solids by means of laser-induced breakdown spectroscopy: an exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliouka Chabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 66 (8), pp.1401-1407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00858-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature of paleo- to modern self-sealing within a continental rift basin; the fluid inclusion data (Soultz-sous-Forets, Rhine Graben, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mοhamed Ayt Ougougdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 8 (5), pp.1065-1080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/ejm/8/5/1065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of water, hydrates and pH in fluid inclusions by micro-Raman spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sretenskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14119,147 +14131,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological and exploration concepts for geothermal lithium with application to the Upper Rhine Graben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Diraison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Dugamin Elza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14269,203 +14281,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning of metal ions between water and petroleum at geological temperatures: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chbani Malika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Peiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine et évolution chimique des saumures enrichies en lithium dans les bassins sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elza Dugamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14493,1843 +14505,1813 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fluides minéralisateurs en Eléments de Terres Rares du gisement de &amp;quot; classe chinoise &amp;quot; de Gakara, Burundi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01916339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhumation des migmatites et infiltration d’eaux météoriques : le domaine hercynien sud-armoricain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tartese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01387810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluids in the South Armorican Shear Zone, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tartese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. pp.283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01369035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pop-Down Tectonics, Hydrothermal Alteration, Sb Mineralization : The Murchison Greenstone Belt, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gapais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01118570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconformity-related U deposits: recent advances from fluid inclusions and their host minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Biennial SGA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Uppsala, Sweden. pp.1575-1578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01060139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper crustal record of migmatites exhumation : the South Armorican Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tartese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00788566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable isotope composition of quartz-calcite veins in the Witwatersrand basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Colloquium of African Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00682964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable isotope composition of quartz-calcite veins in the Witwatersrand Basin, South Africa: implication for basin-scale fluid circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.n°347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00609658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid infiltration along the South Armorican shear zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tartese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Cologne, Germany. pp.A146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00424564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of U-mineralizing brines in the Athabasca Basin, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Cologne, Germany. pp.A1098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00424597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les filons de quartz hydrothermaux : Un nouvel outil pour la détermination des paléoaltitudes dans les orogènes anciens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00280972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation de fluides dans le cisaillement sud-armoricain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tartese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00280996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared model of formation of AU, SN-W, and TA-NB-Li-SN ore deposits within the tras-os-montes domain of the hercynian orogen (NW Spain). The role of intrusion on the mineralogical and fluid inclusion characteristics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Transmets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Nancy, France. pp.115-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00107417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and role of brines in the transport of metals : analytical advances and application to the conceptual odels for the genesis of uranium deposits.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source of metals in gold deposits from the variscan belt : lead isotope systematic on sulphides using ion microprobe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Derome</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">E. Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marignac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan et perspectives du GDR Transmet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nancy, France. pp.143-145</w:t>
+              <w:t xml:space="preserve">Bilan et perspective du GDR Transmet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nancy, France. pp.98-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109460v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage des percolations de fluides et calage thermo-chronologique de l'évolution des socles cristallins : apport de l'étude des remplissages de fractures de l'Ouest de la chaine varisque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Belcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16378,1429 +16360,1459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source of metals in gold deposits from the variscan belt : lead isotope systematic on sulphides using ion microprobe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin and role of brines in the transport of metals : analytical advances and application to the conceptual odels for the genesis of uranium deposits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Deloule</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">C. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Derome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan et perspective du GDR Transmet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nancy, France. pp.98-101</w:t>
+              <w:t xml:space="preserve">Bilan et perspectives du GDR Transmet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nancy, France. pp.143-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00109475v1</w:t>
+                <w:t xml:space="preserve">hal-00109460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox processes and gold deposition : a comparison between archean and hercynian deposits based on inclusion fluid chemistry and geochemical modelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Siozac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan et perspectives du GDR Transmet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nancy, France. pp.102-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fluid inclusion and geochemical modelling study of fluid rock interactions in the Kalgoorlie gold deposits, Yilgarn craton, western Australia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Siozac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan et perspectives du GDR Transmet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nancy, France. pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared model of formation of Au, Sn-W and ta-Nb-Li-Sn ore deposits within the Tras-Os montes domain of the Hercynian orogen (NW Spain) ; the role of intrusion of the mineralogical and fluid inclusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan et perspectives du GDR Transmet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nancy, France. pp.115-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid circulation at the origin of the Trimouns talc deposit (Pyrenees, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Calvayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôles structuraux, rhéologiques et temporels sur la formation de gisements Au et Sn-W liés aux granites : exemples de gisements hercyniens (Galice, NW Espagne)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Ruffet</w:t>
+                <w:t xml:space="preserve">Laser induced breakdown spectroscopy (libs) combined with spectroscopy of luminescence resolved in time (slrt) : an original tool for earth science applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Derome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+                <w:t xml:space="preserve">J.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73ème congrès de l'ACFAS, Colloque 204 Source – Transport – Dépôt : état des connaissances sur les gisements d'or orogéniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Chicoutimi, Canada</w:t>
+              <w:t xml:space="preserve">ECROFI XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Sienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108021v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser induced breakdown spectroscopy (libs) combined with spectroscopy of luminescence resolved in time (slrt) : an original tool for earth science applications.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId508" w:history="1">
+                <w:t xml:space="preserve">Source and nature of brines in proterozoic basins (Saskatchewan (Canada) and northern territories (Australia)).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Derome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fabre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECROFI XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Sienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022343v1</w:t>
+                <w:t xml:space="preserve">hal-00022320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source and nature of brines in proterozoic basins (Saskatchewan (Canada) and northern territories (Australia)).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Fabre</w:t>
+                <w:t xml:space="preserve">Contrôles structuraux, rhéologiques et temporels sur la formation de gisements Au et Sn-W liés aux granites : exemples de gisements hercyniens (Galice, NW Espagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECROFI XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Sienne, Italy</w:t>
+              <w:t xml:space="preserve">73ème congrès de l'ACFAS, Colloque 204 Source – Transport – Dépôt : état des connaissances sur les gisements d'or orogéniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Chicoutimi, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022320v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid circulation at the origin of the trimouns talc deposit (pyrenees, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECROFI XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Sienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geology and fluid characteristics of the ourika and bleida gold mineralization (Morocco).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECROFI XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Sienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of CO2 and CH4 during thermo-metamorphism and p-t-x conditions in the biotite zone of the Larderello geothermal field.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jeanningros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECROFI XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Sienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late-Hercynian gold mineralisation (Brués, Galicia, NW Spain): P-T-X conditions from fluid inclusion studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00107989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17810,168 +17822,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal circulation during exhumation constrained by fluid inclusion analyses, zircon fission-track and monazite Th-Pb dating (Belledonne massif, external Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Janots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Grand'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId545"/>
+      <w:footerReference w:type="default" r:id="rId546"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18118,51 +18130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Fr&#243;is Dias da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnienneman Yeo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Mateus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2026.108068" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Lecomte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2026.108418" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05485778v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Coulibaly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min16020162" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Pawar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sv&#228;rd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914741v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan-Pan Niu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Yong Jiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9485" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241929v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15090918" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chbani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boiron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12580" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04621500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza J M Dugamin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107604" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill A Lomachenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina O Kvashnina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00274" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Martins" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Dias da Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14030287" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04621542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Dugamin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Despinois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Favier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13040518" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04272518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza J.M. Dugamin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121626" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03358781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Essarraj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104409" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo M. Martins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Boiron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ribeiro da Costa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12091067" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03418643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105131" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfomarin Rivera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2021.e00377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03766920v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertauts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duhamel-Achin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12090331" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03457415v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quesnel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Lempart-Drozd" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120647" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ario Fahimi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Bontempi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fiameni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guedes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Guimar&#227;es" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-01739-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262942v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abu-Fatima" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marignac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Boiron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.06.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03257761v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Pokrovski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escoda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2112" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02965235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Carocci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.4783" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03123590v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehiel Nteme Mukonzo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagabrielle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quesnel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2020-116" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03499617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99912-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jakomulski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2020-259" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152490v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnemains" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;vel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andreani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009235" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735233v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif&#233; El Korh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Luais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105345" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dejean" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103741" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03315210v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabjola Bilo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Assi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerta Dalipi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Federici" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.05.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03135104v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cividini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105876" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109372v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103920" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007908v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP502-2019-103" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314773v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Merkulova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Glatzel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Batanova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00099" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389351v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Hulsbosch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna van Daele" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Dewaele" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.10.023" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014379v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grand'Homme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gnos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-211-2019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389393v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Camprubi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Partida" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonz&#225;lez-Ruiz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9010058" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/7213050" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02480880v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Dekoninck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2019/0031-2871" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389367v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moussa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Grassineau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Asael" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2019.05.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334115v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quirt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.042" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Berkesi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Czuppon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Szabo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kovacs" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ferrero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.06.022" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02410636v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bastian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egz060" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175624v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb S. Pokrovski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Kokh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bazarkina" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2019.04.024" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02130167v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Belissont" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9040227" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990876v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.11.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Daele" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hulsbosch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewaele" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Piessens" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.07.020" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904674v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grand'Homme" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janots" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.10.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713218v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dyja-Person" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hibsch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Siebenaller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.02.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01723195v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Corre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Marasi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-018-0559-x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01796918v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pochon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.04.016" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405480v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Myagkiy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0695-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01757155v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tarantola" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leisen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.112.5.dis2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483116v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.07.020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932264v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jaguin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.10.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMP95KLX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142037v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dyja" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12139" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772552v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.01.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712779v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jessell" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.07.001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932276v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/econgeo.111.7.1753" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01250051v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.018" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276841v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chicharro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Lopez-Garcia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan N. Barfod" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Villaseca" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2015.09.020" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01216563v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.014" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772424v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Giuliani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raoul" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chatagnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969050v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Banks" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0601-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284137v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Kokh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Y. Borisova" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gisquet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506378112" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01305002v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Pascal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ansdell" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvine R. Annesley" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kotzer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0628-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292782v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ferraina" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Mayer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-0967-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192755v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalina Mouele" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.02.002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058932v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kars" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.08.019" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4DV80TD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968073v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.011" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060310v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gapais" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/07.2014.03" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292212v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belissont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.10.052" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00835882v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.03.009" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0TR8HBW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303027v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Boiron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12009" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301475v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubessy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2012.00161.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSHVNLBK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00917598v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.08.008" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z579GFQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315523v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siebenaller" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanderhaeghe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Jessell" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12023" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XJXQHTP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291953v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cepedal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuertes-Fuente" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Izard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Garcia-Nieto" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.08.010" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T6H3KS4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673735v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemarchand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaboriau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tartese" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492010-186" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00756618v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fourcade" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.06.008" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S52M9L0Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437104v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rozsypal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1338" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437098v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.003" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437113v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Banks" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.026" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRKGWT1W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437107v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bonhoure" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.01008.x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K37ZN5MV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662471v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969017v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2009.11.010" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCK32DJN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437120v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-8123.2010.00289.x" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3L38VFNW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600324v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssajg.113.2.169" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437117v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pettke" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2010.00947.x" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-71DP15WV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468311v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363688v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Flin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2008.06.002" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQVDPS3Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239190v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba M. Coulibaly" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Kouamelan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2007.09.014" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W06F50F7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270827v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le H&#233;bel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Capdevila" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/09.2007.03" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131449v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ruggieri" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanningros" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gianelli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.06.028" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTG18DHJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156553v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Derome" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Banks" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.10.015" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCS326J5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377631v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hebel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266770v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163387v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2006.11.009" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3HPT369-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021739v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Greyling" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Robb" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Master" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Boiron" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yao" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2005.08.002" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK4VDVDV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082356v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benharref" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2005.03.001" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7NW5HB0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805355v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Buschaert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.10.037" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7NXBZPS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107922v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerbeaud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977656v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliouka Chabiron" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charoy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00858-4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X32JPJ2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04041117v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#959;hamed Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meere" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/8/5/1065" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208042v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moissette" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sretenskaya" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943093v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Dugamin Elza" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258842v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chbani Malika" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588119v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916339v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elongo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387810v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01369035v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118570v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060139v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00788566v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682964v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609658v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424564v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemarchand" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaboriau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tartese" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424597v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280972v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280996v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107417v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109460v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derome" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089207v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourcade" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Belcourt" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coulibaly" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109475v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109448v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salze" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Siozac" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Richard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109532v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109515v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gloaguen" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114299v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Calvayrac" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00108021v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022343v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lacour" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022320v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022210v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulvais" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banks" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calvayrac" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022208v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barakat" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022319v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanningros" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruggieri" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107989v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882615v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guillaume" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosse" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Lecomte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2026.108418" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Fr&#243;is Dias da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnienneman Yeo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Mateus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2026.108068" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05485778v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Coulibaly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min16020162" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Pawar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sv&#228;rd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15090918" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan-Pan Niu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Yong Jiang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9485" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chbani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boiron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12580" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04621500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza J M Dugamin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107604" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill A Lomachenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina O Kvashnina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00274" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Martins" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Dias da Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14030287" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04621542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Dugamin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Despinois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Favier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13040518" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04272518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza J.M. Dugamin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121626" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03358781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Essarraj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104409" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03418643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105131" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842388v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo M. Martins" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Boiron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ribeiro da Costa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12091067" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfomarin Rivera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2021.e00377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03766920v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertauts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duhamel-Achin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12090331" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03457415v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quesnel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Lempart-Drozd" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120647" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ario Fahimi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Bontempi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fiameni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guedes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Guimar&#227;es" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-01739-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03257761v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262942v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abu-Fatima" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marignac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Boiron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.06.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Pokrovski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escoda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2112" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02965235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Carocci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.4783" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03123590v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehiel Nteme Mukonzo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagabrielle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quesnel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2020-116" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03499617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99912-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152490v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnemains" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;vel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andreani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009235" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jakomulski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2020-259" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dejean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103741" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03315210v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabjola Bilo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Assi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerta Dalipi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Federici" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.05.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735233v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif&#233; El Korh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Luais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105345" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03135104v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cividini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105876" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109372v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103920" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007908v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP502-2019-103" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389351v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Hulsbosch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Thomas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna van Daele" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Dewaele" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.10.023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GJBMQ3L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014379v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grand'Homme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gnos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-211-2019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389393v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Camprubi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Partida" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonz&#225;lez-Ruiz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9010058" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314773v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Merkulova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Glatzel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Batanova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00099" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007860v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/7213050" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02480880v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Richard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Dekoninck" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yans" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2019/0031-2871" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389382v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Berkesi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Czuppon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Szabo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kovacs" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ferrero" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.06.022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389367v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moussa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Grassineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Asael" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2019.05.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334115v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quirt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.042" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175624v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb S. Pokrovski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Kokh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bazarkina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2019.04.024" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02410636v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bastian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egz060" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02130167v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Belissont" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9040227" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990876v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.11.017" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01723195v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Corre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Marasi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-018-0559-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904674v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grand'Homme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janots" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.10.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713218v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dyja-Person" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hibsch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Siebenaller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.02.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Daele" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hulsbosch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewaele" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Piessens" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.07.020" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01796918v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pochon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.04.016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405480v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Myagkiy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0695-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01757155v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tarantola" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leisen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.112.5.dis2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483116v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.07.020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932264v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jaguin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.10.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMP95KLX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142037v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dyja" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12139" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712779v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jessell" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.07.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932276v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/econgeo.111.7.1753" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772552v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.01.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01250051v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.018" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276841v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chicharro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Lopez-Garcia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan N. Barfod" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Villaseca" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2015.09.020" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01216563v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.014" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772424v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Giuliani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raoul" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chatagnier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969050v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Banks" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0601-4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284137v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Kokh" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Y. Borisova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gisquet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506378112" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01305002v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Pascal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ansdell" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvine R. Annesley" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kotzer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0628-6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192755v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalina Mouele" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.02.002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292782v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ferraina" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Mayer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-0967-9" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058932v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kars" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.08.019" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4DV80TD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968073v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.011" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060310v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gapais" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/07.2014.03" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292212v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belissont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.10.052" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303027v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Boiron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12009" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00835882v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.03.009" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0TR8HBW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00917598v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.08.008" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z579GFQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301475v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubessy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2012.00161.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSHVNLBK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315523v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siebenaller" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanderhaeghe" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Jessell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12023" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XJXQHTP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291953v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cepedal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuertes-Fuente" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Izard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Garcia-Nieto" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.08.010" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T6H3KS4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673735v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemarchand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaboriau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tartese" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492010-186" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00756618v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fourcade" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.06.008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S52M9L0Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437104v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rozsypal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1338" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437098v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437107v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bonhoure" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.01008.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K37ZN5MV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437113v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Banks" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.026" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRKGWT1W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662471v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969017v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2009.11.010" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCK32DJN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437120v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-8123.2010.00289.x" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3L38VFNW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437117v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pettke" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2010.00947.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-71DP15WV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600324v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssajg.113.2.169" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468311v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363688v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Flin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2008.06.002" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQVDPS3Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239190v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba M. Coulibaly" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Kouamelan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2007.09.014" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W06F50F7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131449v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ruggieri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanningros" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gianelli" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.06.028" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTG18DHJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270827v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le H&#233;bel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Capdevila" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/09.2007.03" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156553v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Derome" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Banks" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.10.015" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCS326J5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377631v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hebel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266770v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163387v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2006.11.009" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3HPT369-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021739v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Greyling" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Robb" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Master" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Boiron" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yao" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2005.08.002" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK4VDVDV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082356v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benharref" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2005.03.001" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7NW5HB0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805355v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Buschaert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.10.037" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7NXBZPS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107922v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerbeaud" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977656v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliouka Chabiron" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charoy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00858-4" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X32JPJ2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04041117v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#959;hamed Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meere" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/8/5/1065" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208042v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moissette" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sretenskaya" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943093v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Dugamin Elza" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258842v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chbani Malika" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588119v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916339v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elongo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387810v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01369035v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118570v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060139v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00788566v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682964v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609658v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424564v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemarchand" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaboriau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tartese" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424597v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280972v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280996v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107417v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109475v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089207v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourcade" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Belcourt" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coulibaly" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109460v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derome" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109448v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salze" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Siozac" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Richard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109532v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109515v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gloaguen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114299v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Calvayrac" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022343v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lacour" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022320v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00108021v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022210v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulvais" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banks" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calvayrac" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022208v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barakat" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022319v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanningros" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruggieri" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107989v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882615v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guillaume" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosse" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>