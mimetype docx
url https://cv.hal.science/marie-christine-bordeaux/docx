--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARIE-CHRISTINE BORDEAUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Museumchallenges : La copie créative d'oeuvres d'art en régime numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berry, Vincent; Jonchery, Anne; Louguet, Amandine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture en régime numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses De Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Coeditions, 9782724645859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAC et éducation au patrimoine : de l’analyse des textes institutionnels à de nouvelles problématiques émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karel Soumagnac (dir.), Numérisation et médiation du patrimoine pour l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, Médiations et médiatisations des savoirs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EAC, ou la construction progressive d’un agenda politique en France pour les arts et la culture à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Fourreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation artistique dans le monde-Récits et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de L'Attribut, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation artistique : entre médiation culturelle et éducation non formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Jacobi </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et éducation non formelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’université du Québec 2018, (coll. Publics et culture)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et poétique du théâtre amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Science et bien commun, pp.169-178, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle face aux nouveaux paradigmes du développement culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Casemajor; Marcelle Dubé; Jean-Marie Lafortune; Eve Lamoureux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences critiques de la médiation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval 2017, (coll. Monde culturel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridations à l’oeuvre : le cas de la convergence arts-sciences-technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des mondes. Territoires et organisations à l'épreuve de l'hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elya Editions, pp.169-178, 2016, l'innovation autrement, 9791091336079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle est-elle un concept dépassé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Camart; François Mairesse; Cécile Prévost-Thomas; Pauline Vessely </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle dans les arts de la scène : avancées et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Serain; François Vaisse; Patrice Chazottes; Elisabeth Caillet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation culturelle, cinquième roue du carrosse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, (coll. Patrimoines et sociétés)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconfiguration symbolique des territoires touristiques par la réalité augmentée : nouvelles écritures des visites patrimoniales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cultures du déplacement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, science et technologie : figures de la convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIEGE Bernard; VINCK Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence. Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. des Archives contemporaines, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle, symptôme ou remède ? Pistes de réflexions pour les arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SUTERMEISTER Anne-Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation culturelle dans les arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. La Manufacture, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement, une démarche d’autonomie ? Genèse de la notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BORDEAUX Marie-Christine; CAUNE Jean; MERVANT-ROUX Marie-Madeleine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre des amateurs et l’expérience de l’art. Accompagnement et autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. L’Entretemps, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordinaire de la communication : Le Matrimoine, une œuvre relationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JEANNES Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filer la métaphore. Du bouton aux journées du matrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage Éditions, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a pas de public spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIOT Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets culturels et participation citoyenne. Le rôle de la médiation et de l'animation en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation artistique : un partenariat inachevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">POIRRIER Philippe; RIZZARDO René. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une ambition partagée ? La coopération entre le ministère de la Culture et les collectivités territoriales (1959-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et action culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BONNARD Maryvonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collectivités territoriales en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’éducation artistique et culturelle : enjeux épistémologiques et politiques de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lemonchois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture, Département des études, de la prospective, des statistiques et de la documentation (DEPS). </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Questions de culture, ISBN 978-2-7246-4420-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un droit à l’éducation artistique. Un plaidoyer franco-allemand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saez Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Hartmann-Fritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l’Observatoire des politiques culturelles / Ed. Verlagh (édition bilingue). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation artistique : l’éternel retour ? Une ambition nationale à l’épreuve des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l’Attribut, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre arts et sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture &amp; Musées. n°19, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre des amateurs et l'expérience de l'art. Accompagnement et autonomie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Entretemps, pp.335, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics éloignés de la culture : par où commencer ? (Partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ullauri Lloré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un instrument d’action publique au service de l’Education Artistique et Culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'éducation artistique à l'épreuve de ses modèles : de l'éducation nouvelle à la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ATTADRISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, numéro spécial, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques des arts et de la culture dans les universités françaises : un modèle spécifique de politique culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.25-52. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1107070ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture à l’université : un cas singulier de démocratie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (1), pp.28-32. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.060.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier un challenge culturel participatif sur Instagram : le cas des #museumchallenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les publics des musées et institutions culturelles à l’ère du numérique, 27 (27), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.14868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles configurations des relations entre milieux scientifiques et milieux artistiques dans les dispositifs et projets « art-science » : promesses et impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Questions de communication, 41, pp.349-368. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles configurations des relations entre milieux scientifiques et milieux artistiques dans les dispositifs et projets « art-science » : promesses et impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.349-368. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université, des liens à construire entre sciences et citoyens : évidence ou défi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Chambru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série, pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle : des dispositifs et des modèles toujours en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la généralisation de l’éducation artistique et culturelle… par les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.004.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation artistique et culturelle à l’épreuve de ses modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les artistes à l’école : fin d’une illusion ou utopie d’avenir ?, 92, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.1033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition, historique et évolution de l’éducation artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daignault & Bernard Schiele (dir.), Les musées et leurs publics. Savoirs et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.148-150. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résidences d’artistes à l’école : genèse, permanences et émergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Résidence d’auteurs, création littéraire et médiations culturelles, 35, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Labourdette, Les musées de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.150-151. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.1042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier. Formes et enjeux contemporains de la communication et de la culture scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°16/3A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et enjeux contemporains de la communication et de la culture scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, supplément 2015A (n°16/3A), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.hs1.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, culture et participation : entre utopie et illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.179-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage de témoin à la revue Culture &amp; Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimello-Mesplomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Winkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Démocratisation culturelle et numérique, 2 (24), pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un réexamen de la notion d’usage : la dimension culturelle de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154-155, pp.76-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle : pratiques et enjeux théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hors série « La muséologie : 20 ans de recherche », p. 139-163. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du service éducatif au service culturel dans les musées : éducation et médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 58 (n° 3), p. 18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Entre arts et sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine “augmenté” et mobilité. Vers un renouvellement de l'expérience culturelle du territoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°2, pp.273-285. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediação cultural nas artes cênicas: avanços e resistências</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2238-3867.v23i2p208-219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Museumchallenge sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Cougoulat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif résidentiel en milieu scolaire et éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE RÉSIDENCE D'AUTEURS, D'ARTISTES : ENJEUX CULTURELS ET ESPACES FRANCOPHONES ACCUEILLIR, ÊTRE HÔTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM (Université de Lorraine), Gresec (Université Grenoble Alpes), CIRCA La Chartreuse, Association des Centres culturels de rencontres, Jul 2023, Villeneuve les Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation artistique et culturelle, un « mobile immuable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de l'éducation artistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Metz et CREM (Université de Lorraine), Jun 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de contenus culturels sur Instagram : de la tension entre images iconiques et images inédites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture en régime numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation artistique à l‘épreuve de ses modèles : de l’éducation nouvelle à la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Éducation Artistique et Culturelle et Numérique : Enjeux et Mutations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences de l’Éducation Rabat (Maroc), Nov 2023, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la culture scientifique et à l’EAC : une extension du « culturel » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l’Éducation artistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM-InsEAC, Sep 2022, Guingamp, Dinan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du colloque « La résidence d'artiste en milieux scolaire et éducatif. Pratique et recherche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résidence d'artiste en milieux scolaire et éducatif. Pratiques et recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECP (Université Lyon 2) / ESPE (Université Lyon 1) / IFÉ – Institut français de l’Éducation / Centre Enfance Art et Langage, 2013, Lyon, France. pp.110-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Child and Museum Transdisciplinary study of children's rituals in Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific conference News Literacy and problems of contemporary media education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Research University Higher school of economics, Mar 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas de l’éducation artistique et culturelle, entre démocratisation et généralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratisation culturelle au fil de l’histoire contemporaine (2012-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ministère de la Culture et de la communication, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur le patrimoine scientifique des universités : une patrimonialisation spécifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres pour la sauvegarde du patrimoine scientifique et technique contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACONIT - CNAM Mission PATSTEC, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications numériques et médiations culturelles du territoire : mettre en scène la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque Ludovia, 2011, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fêter son anniversaire au musée : un rituel de l’enfance, entre transmission et marchandisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journées de sociologie de l’enfance. Enfance &amp; Cultures sous le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture et de la communication, AISLF, Université Paris Descartes, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a pas de publics spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets culturels et participation citoyenne : quelle place pour l’animation professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux 3, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et science : les médiations de l’artiste et du scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30es journées internationales sur la communication, l'éducation et la culture scientifiques, techniques et industrielles. Arts, Sciences et Technicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Cachan, STEF, LEPS, LDES, Université de Genève, 2009, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice « Médiation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mairesse François (dir.), Dictionnaire de muséologie, Paris : Armand Colin / ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice « Médiation culturelle », in Vincent Martigny, Laurent Martin &amp; Emmanuel Wallon (dir.), Les années Lang. Une histoire des politiques culturelles 1981-1993 Paris : La Documentation Française / Comité d'histoire du ministère de la Culture, 2021, p. 505-508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les années Lang. Une histoire des politiques culturelles 1981-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.505-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice « Éducation artistique et culturelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincent Martigny, Laurent Martin &amp; Emmanuel Wallon (dir.), Éducation artistique et culturelle », Les années Lang. Une histoire des politiques culturelles 1981-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.468-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot;Culture scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincent Martigny, Laurent Martin &amp; Emmanuel Wallon (dir.), Les années Lang. Une histoire des politiques culturelles 1981-1993 : dictionnaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.449-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche du projet de recherche DaMuCo, 162 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de l'Université d'été de l'éducation artistique et culturelle à la Chartreuse de Villeneuve-lès-Avignon, 25 et 26 septembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations des sciences et des techniques : l’exemple du secteur des NST à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabedoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] rapport de recherche Gresec, Région Rhône-Alpes (cluster 14). 2008, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DaMuCo Datas – Musées – Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des habitants à la vie artistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.102, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00993413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARIE-CHRISTINE BORDEAUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Museumchallenges : La copie créative d'oeuvres d'art en régime numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berry, Vincent; Jonchery, Anne; Louguet, Amandine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture en régime numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses De Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Coeditions, 9782724645859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAC et éducation au patrimoine : de l’analyse des textes institutionnels à de nouvelles problématiques émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karel Soumagnac (dir.), Numérisation et médiation du patrimoine pour l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, Médiations et médiatisations des savoirs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EAC, ou la construction progressive d’un agenda politique en France pour les arts et la culture à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Fourreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation artistique dans le monde-Récits et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de L'Attribut, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation artistique : entre médiation culturelle et éducation non formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Jacobi </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et éducation non formelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’université du Québec 2018, (coll. Publics et culture)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et poétique du théâtre amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Science et bien commun, pp.169-178, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle face aux nouveaux paradigmes du développement culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Casemajor; Marcelle Dubé; Jean-Marie Lafortune; Eve Lamoureux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences critiques de la médiation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval 2017, (coll. Monde culturel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridations à l’oeuvre : le cas de la convergence arts-sciences-technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des mondes. Territoires et organisations à l'épreuve de l'hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elya Editions, pp.169-178, 2016, l'innovation autrement, 9791091336079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle dans les arts de la scène : avancées et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Serain; François Vaisse; Patrice Chazottes; Elisabeth Caillet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation culturelle, cinquième roue du carrosse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, (coll. Patrimoines et sociétés)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle est-elle un concept dépassé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Camart; François Mairesse; Cécile Prévost-Thomas; Pauline Vessely </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconfiguration symbolique des territoires touristiques par la réalité augmentée : nouvelles écritures des visites patrimoniales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cultures du déplacement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, science et technologie : figures de la convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIEGE Bernard; VINCK Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence. Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. des Archives contemporaines, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement, une démarche d’autonomie ? Genèse de la notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BORDEAUX Marie-Christine; CAUNE Jean; MERVANT-ROUX Marie-Madeleine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre des amateurs et l’expérience de l’art. Accompagnement et autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. L’Entretemps, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle, symptôme ou remède ? Pistes de réflexions pour les arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SUTERMEISTER Anne-Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation culturelle dans les arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. La Manufacture, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordinaire de la communication : Le Matrimoine, une œuvre relationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JEANNES Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filer la métaphore. Du bouton aux journées du matrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage Éditions, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a pas de public spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIOT Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets culturels et participation citoyenne. Le rôle de la médiation et de l'animation en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et action culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BONNARD Maryvonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collectivités territoriales en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation artistique : un partenariat inachevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">POIRRIER Philippe; RIZZARDO René. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une ambition partagée ? La coopération entre le ministère de la Culture et les collectivités territoriales (1959-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’éducation artistique et culturelle : enjeux épistémologiques et politiques de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lemonchois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture, Département des études, de la prospective, des statistiques et de la documentation (DEPS). </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Questions de culture, ISBN 978-2-7246-4420-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un droit à l’éducation artistique. Un plaidoyer franco-allemand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saez Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Hartmann-Fritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l’Observatoire des politiques culturelles / Ed. Verlagh (édition bilingue). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation artistique : l’éternel retour ? Une ambition nationale à l’épreuve des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l’Attribut, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre arts et sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture &amp; Musées. n°19, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre des amateurs et l'expérience de l'art. Accompagnement et autonomie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Entretemps, pp.335, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics éloignés de la culture : par où commencer ? (Partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ullauri Lloré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un instrument d’action publique au service de l’Education Artistique et Culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'éducation artistique à l'épreuve de ses modèles : de l'éducation nouvelle à la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ATTADRISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, numéro spécial, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture à l’université : un cas singulier de démocratie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (1), pp.28-32. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.060.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques des arts et de la culture dans les universités françaises : un modèle spécifique de politique culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.25-52. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1107070ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier un challenge culturel participatif sur Instagram : le cas des #museumchallenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les publics des musées et institutions culturelles à l’ère du numérique, 27 (27), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.14868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles configurations des relations entre milieux scientifiques et milieux artistiques dans les dispositifs et projets « art-science » : promesses et impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.349-368. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles configurations des relations entre milieux scientifiques et milieux artistiques dans les dispositifs et projets « art-science » : promesses et impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Questions de communication, 41, pp.349-368. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université, des liens à construire entre sciences et citoyens : évidence ou défi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Chambru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série, pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle : des dispositifs et des modèles toujours en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la généralisation de l’éducation artistique et culturelle… par les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.004.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation artistique et culturelle à l’épreuve de ses modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les artistes à l’école : fin d’une illusion ou utopie d’avenir ?, 92, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.1033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition, historique et évolution de l’éducation artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daignault & Bernard Schiele (dir.), Les musées et leurs publics. Savoirs et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.148-150. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résidences d’artistes à l’école : genèse, permanences et émergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Résidence d’auteurs, création littéraire et médiations culturelles, 35, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Labourdette, Les musées de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.150-151. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.1042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier. Formes et enjeux contemporains de la communication et de la culture scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°16/3A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et enjeux contemporains de la communication et de la culture scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, supplément 2015A (n°16/3A), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.hs1.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, culture et participation : entre utopie et illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.179-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage de témoin à la revue Culture &amp; Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimello-Mesplomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Winkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Démocratisation culturelle et numérique, 2 (24), pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un réexamen de la notion d’usage : la dimension culturelle de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154-155, pp.76-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle : pratiques et enjeux théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hors série « La muséologie : 20 ans de recherche », p. 139-163. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du service éducatif au service culturel dans les musées : éducation et médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 58 (n° 3), p. 18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Entre arts et sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine “augmenté” et mobilité. Vers un renouvellement de l'expérience culturelle du territoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°2, pp.273-285. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediação cultural nas artes cênicas: avanços e resistências</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2238-3867.v23i2p208-219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Museumchallenge sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Cougoulat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif résidentiel en milieu scolaire et éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE RÉSIDENCE D'AUTEURS, D'ARTISTES : ENJEUX CULTURELS ET ESPACES FRANCOPHONES ACCUEILLIR, ÊTRE HÔTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM (Université de Lorraine), Gresec (Université Grenoble Alpes), CIRCA La Chartreuse, Association des Centres culturels de rencontres, Jul 2023, Villeneuve les Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation artistique et culturelle, un « mobile immuable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de l'éducation artistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Metz et CREM (Université de Lorraine), Jun 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de contenus culturels sur Instagram : de la tension entre images iconiques et images inédites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture en régime numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation artistique à l‘épreuve de ses modèles : de l’éducation nouvelle à la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Éducation Artistique et Culturelle et Numérique : Enjeux et Mutations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences de l’Éducation Rabat (Maroc), Nov 2023, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la culture scientifique et à l’EAC : une extension du « culturel » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l’Éducation artistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM-InsEAC, Sep 2022, Guingamp, Dinan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur le patrimoine scientifique des universités : une patrimonialisation spécifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres pour la sauvegarde du patrimoine scientifique et technique contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACONIT - CNAM Mission PATSTEC, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du colloque « La résidence d'artiste en milieux scolaire et éducatif. Pratique et recherche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résidence d'artiste en milieux scolaire et éducatif. Pratiques et recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECP (Université Lyon 2) / ESPE (Université Lyon 1) / IFÉ – Institut français de l’Éducation / Centre Enfance Art et Langage, 2013, Lyon, France. pp.110-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Child and Museum Transdisciplinary study of children's rituals in Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific conference News Literacy and problems of contemporary media education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Research University Higher school of economics, Mar 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas de l’éducation artistique et culturelle, entre démocratisation et généralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratisation culturelle au fil de l’histoire contemporaine (2012-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ministère de la Culture et de la communication, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications numériques et médiations culturelles du territoire : mettre en scène la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque Ludovia, 2011, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fêter son anniversaire au musée : un rituel de l’enfance, entre transmission et marchandisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journées de sociologie de l’enfance. Enfance &amp; Cultures sous le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture et de la communication, AISLF, Université Paris Descartes, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et science : les médiations de l’artiste et du scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30es journées internationales sur la communication, l'éducation et la culture scientifiques, techniques et industrielles. Arts, Sciences et Technicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Cachan, STEF, LEPS, LDES, Université de Genève, 2009, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a pas de publics spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets culturels et participation citoyenne : quelle place pour l’animation professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux 3, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice « Médiation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mairesse François (dir.), Dictionnaire de muséologie, Paris : Armand Colin / ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice « Médiation culturelle », in Vincent Martigny, Laurent Martin &amp; Emmanuel Wallon (dir.), Les années Lang. Une histoire des politiques culturelles 1981-1993 Paris : La Documentation Française / Comité d'histoire du ministère de la Culture, 2021, p. 505-508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les années Lang. Une histoire des politiques culturelles 1981-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.505-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice « Éducation artistique et culturelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincent Martigny, Laurent Martin &amp; Emmanuel Wallon (dir.), Éducation artistique et culturelle », Les années Lang. Une histoire des politiques culturelles 1981-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.468-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot;Culture scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincent Martigny, Laurent Martin &amp; Emmanuel Wallon (dir.), Les années Lang. Une histoire des politiques culturelles 1981-1993 : dictionnaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.449-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche du projet de recherche DaMuCo, 162 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de l'Université d'été de l'éducation artistique et culturelle à la Chartreuse de Villeneuve-lès-Avignon, 25 et 26 septembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations des sciences et des techniques : l’exemple du secteur des NST à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabedoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] rapport de recherche Gresec, Région Rhône-Alpes (cluster 14). 2008, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DaMuCo Datas – Musées – Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des habitants à la vie artistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.102, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00993413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Andreacola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Molini&#233;-Andlauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100307790" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580641v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021550v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerlan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lemonchois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/espace-documentation/statistiques-ministerielles-de-la-culture2/publications/Collections-d-ouvrages/questions-de-culture-2000-2025/evaluer-l-education-artistique-et-culturelle-enjeux-epistemologiques-et-politiques-de-la-recherche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schneider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saez Jean-Pierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Hartmann-Fritsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri Llor&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556720v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langeard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1107070ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.060.0028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14868" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28435" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580222v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.004.0057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.1039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.1042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs1.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimello-Mesplomb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Winkin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.749" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3GRNB0R7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2220" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829822v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Santos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Fernandes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2238-3867.v23i2p208-219" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136098v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Audra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Cougoulat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580247v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332931v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580239v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022054v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151853v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151269v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151273v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580193v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598554v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wallon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabedoche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#232;ge Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quinton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Liot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Andreacola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Molini&#233;-Andlauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100307790" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580641v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021550v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134956v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerlan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lemonchois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/espace-documentation/statistiques-ministerielles-de-la-culture2/publications/Collections-d-ouvrages/questions-de-culture-2000-2025/evaluer-l-education-artistique-et-culturelle-enjeux-epistemologiques-et-politiques-de-la-recherche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schneider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saez Jean-Pierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Hartmann-Fritsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri Llor&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556720v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langeard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.060.0028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1107070ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14868" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580222v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28435" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580191v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.004.0057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.1039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.1042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs1.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimello-Mesplomb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Winkin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.749" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3GRNB0R7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2220" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829822v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Santos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Fernandes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2238-3867.v23i2p208-219" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136098v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Audra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Cougoulat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580247v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332931v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580239v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022068v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022054v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151853v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151269v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151273v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580193v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598554v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wallon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabedoche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#232;ge Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quinton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Liot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>