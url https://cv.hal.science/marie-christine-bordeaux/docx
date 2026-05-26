--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARIE-CHRISTINE BORDEAUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Museumchallenges : La copie créative d'oeuvres d'art en régime numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berry, Vincent; Jonchery, Anne; Louguet, Amandine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture en régime numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses De Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Coeditions, 9782724645859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAC et éducation au patrimoine : de l’analyse des textes institutionnels à de nouvelles problématiques émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karel Soumagnac (dir.), Numérisation et médiation du patrimoine pour l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, Médiations et médiatisations des savoirs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EAC, ou la construction progressive d’un agenda politique en France pour les arts et la culture à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Fourreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation artistique dans le monde-Récits et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de L'Attribut, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation artistique : entre médiation culturelle et éducation non formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Jacobi </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et éducation non formelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’université du Québec 2018, (coll. Publics et culture)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et poétique du théâtre amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Science et bien commun, pp.169-178, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle face aux nouveaux paradigmes du développement culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Casemajor; Marcelle Dubé; Jean-Marie Lafortune; Eve Lamoureux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences critiques de la médiation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval 2017, (coll. Monde culturel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridations à l’oeuvre : le cas de la convergence arts-sciences-technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des mondes. Territoires et organisations à l'épreuve de l'hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elya Editions, pp.169-178, 2016, l'innovation autrement, 9791091336079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle dans les arts de la scène : avancées et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Serain; François Vaisse; Patrice Chazottes; Elisabeth Caillet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation culturelle, cinquième roue du carrosse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, (coll. Patrimoines et sociétés)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle est-elle un concept dépassé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Camart; François Mairesse; Cécile Prévost-Thomas; Pauline Vessely </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconfiguration symbolique des territoires touristiques par la réalité augmentée : nouvelles écritures des visites patrimoniales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cultures du déplacement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, science et technologie : figures de la convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIEGE Bernard; VINCK Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence. Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. des Archives contemporaines, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement, une démarche d’autonomie ? Genèse de la notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BORDEAUX Marie-Christine; CAUNE Jean; MERVANT-ROUX Marie-Madeleine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre des amateurs et l’expérience de l’art. Accompagnement et autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. L’Entretemps, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle, symptôme ou remède ? Pistes de réflexions pour les arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SUTERMEISTER Anne-Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation culturelle dans les arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. La Manufacture, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordinaire de la communication : Le Matrimoine, une œuvre relationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JEANNES Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filer la métaphore. Du bouton aux journées du matrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage Éditions, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a pas de public spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIOT Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets culturels et participation citoyenne. Le rôle de la médiation et de l'animation en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et action culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BONNARD Maryvonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collectivités territoriales en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation artistique : un partenariat inachevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">POIRRIER Philippe; RIZZARDO René. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une ambition partagée ? La coopération entre le ministère de la Culture et les collectivités territoriales (1959-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’éducation artistique et culturelle : enjeux épistémologiques et politiques de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lemonchois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture, Département des études, de la prospective, des statistiques et de la documentation (DEPS). </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Questions de culture, ISBN 978-2-7246-4420-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un droit à l’éducation artistique. Un plaidoyer franco-allemand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saez Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Hartmann-Fritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l’Observatoire des politiques culturelles / Ed. Verlagh (édition bilingue). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation artistique : l’éternel retour ? Une ambition nationale à l’épreuve des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l’Attribut, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre arts et sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture &amp; Musées. n°19, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre des amateurs et l'expérience de l'art. Accompagnement et autonomie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Entretemps, pp.335, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics éloignés de la culture : par où commencer ? (Partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ullauri Lloré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un instrument d’action publique au service de l’Education Artistique et Culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'éducation artistique à l'épreuve de ses modèles : de l'éducation nouvelle à la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ATTADRISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, numéro spécial, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture à l’université : un cas singulier de démocratie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (1), pp.28-32. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.060.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques des arts et de la culture dans les universités françaises : un modèle spécifique de politique culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.25-52. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1107070ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier un challenge culturel participatif sur Instagram : le cas des #museumchallenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les publics des musées et institutions culturelles à l’ère du numérique, 27 (27), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.14868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles configurations des relations entre milieux scientifiques et milieux artistiques dans les dispositifs et projets « art-science » : promesses et impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.349-368. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles configurations des relations entre milieux scientifiques et milieux artistiques dans les dispositifs et projets « art-science » : promesses et impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Questions de communication, 41, pp.349-368. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université, des liens à construire entre sciences et citoyens : évidence ou défi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Chambru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série, pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle : des dispositifs et des modèles toujours en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la généralisation de l’éducation artistique et culturelle… par les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.004.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation artistique et culturelle à l’épreuve de ses modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les artistes à l’école : fin d’une illusion ou utopie d’avenir ?, 92, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.1033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition, historique et évolution de l’éducation artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daignault & Bernard Schiele (dir.), Les musées et leurs publics. Savoirs et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.148-150. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résidences d’artistes à l’école : genèse, permanences et émergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Résidence d’auteurs, création littéraire et médiations culturelles, 35, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Labourdette, Les musées de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.150-151. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.1042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier. Formes et enjeux contemporains de la communication et de la culture scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°16/3A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et enjeux contemporains de la communication et de la culture scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, supplément 2015A (n°16/3A), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.hs1.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, culture et participation : entre utopie et illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.179-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage de témoin à la revue Culture &amp; Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimello-Mesplomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Winkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Démocratisation culturelle et numérique, 2 (24), pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un réexamen de la notion d’usage : la dimension culturelle de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154-155, pp.76-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle : pratiques et enjeux théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hors série « La muséologie : 20 ans de recherche », p. 139-163. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du service éducatif au service culturel dans les musées : éducation et médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 58 (n° 3), p. 18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Entre arts et sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine “augmenté” et mobilité. Vers un renouvellement de l'expérience culturelle du territoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°2, pp.273-285. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediação cultural nas artes cênicas: avanços e resistências</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2238-3867.v23i2p208-219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Museumchallenge sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Cougoulat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif résidentiel en milieu scolaire et éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE RÉSIDENCE D'AUTEURS, D'ARTISTES : ENJEUX CULTURELS ET ESPACES FRANCOPHONES ACCUEILLIR, ÊTRE HÔTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM (Université de Lorraine), Gresec (Université Grenoble Alpes), CIRCA La Chartreuse, Association des Centres culturels de rencontres, Jul 2023, Villeneuve les Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation artistique et culturelle, un « mobile immuable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de l'éducation artistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Metz et CREM (Université de Lorraine), Jun 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de contenus culturels sur Instagram : de la tension entre images iconiques et images inédites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture en régime numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation artistique à l‘épreuve de ses modèles : de l’éducation nouvelle à la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Éducation Artistique et Culturelle et Numérique : Enjeux et Mutations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences de l’Éducation Rabat (Maroc), Nov 2023, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la culture scientifique et à l’EAC : une extension du « culturel » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l’Éducation artistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM-InsEAC, Sep 2022, Guingamp, Dinan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur le patrimoine scientifique des universités : une patrimonialisation spécifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres pour la sauvegarde du patrimoine scientifique et technique contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACONIT - CNAM Mission PATSTEC, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du colloque « La résidence d'artiste en milieux scolaire et éducatif. Pratique et recherche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résidence d'artiste en milieux scolaire et éducatif. Pratiques et recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECP (Université Lyon 2) / ESPE (Université Lyon 1) / IFÉ – Institut français de l’Éducation / Centre Enfance Art et Langage, 2013, Lyon, France. pp.110-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Child and Museum Transdisciplinary study of children's rituals in Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific conference News Literacy and problems of contemporary media education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Research University Higher school of economics, Mar 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas de l’éducation artistique et culturelle, entre démocratisation et généralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratisation culturelle au fil de l’histoire contemporaine (2012-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ministère de la Culture et de la communication, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications numériques et médiations culturelles du territoire : mettre en scène la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque Ludovia, 2011, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fêter son anniversaire au musée : un rituel de l’enfance, entre transmission et marchandisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journées de sociologie de l’enfance. Enfance &amp; Cultures sous le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture et de la communication, AISLF, Université Paris Descartes, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et science : les médiations de l’artiste et du scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30es journées internationales sur la communication, l'éducation et la culture scientifiques, techniques et industrielles. Arts, Sciences et Technicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Cachan, STEF, LEPS, LDES, Université de Genève, 2009, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a pas de publics spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets culturels et participation citoyenne : quelle place pour l’animation professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux 3, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice « Médiation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mairesse François (dir.), Dictionnaire de muséologie, Paris : Armand Colin / ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice « Médiation culturelle », in Vincent Martigny, Laurent Martin &amp; Emmanuel Wallon (dir.), Les années Lang. Une histoire des politiques culturelles 1981-1993 Paris : La Documentation Française / Comité d'histoire du ministère de la Culture, 2021, p. 505-508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les années Lang. Une histoire des politiques culturelles 1981-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.505-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice « Éducation artistique et culturelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincent Martigny, Laurent Martin &amp; Emmanuel Wallon (dir.), Éducation artistique et culturelle », Les années Lang. Une histoire des politiques culturelles 1981-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.468-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot;Culture scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincent Martigny, Laurent Martin &amp; Emmanuel Wallon (dir.), Les années Lang. Une histoire des politiques culturelles 1981-1993 : dictionnaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.449-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche du projet de recherche DaMuCo, 162 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de l'Université d'été de l'éducation artistique et culturelle à la Chartreuse de Villeneuve-lès-Avignon, 25 et 26 septembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations des sciences et des techniques : l’exemple du secteur des NST à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabedoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] rapport de recherche Gresec, Région Rhône-Alpes (cluster 14). 2008, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DaMuCo Datas – Musées – Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des habitants à la vie artistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.102, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00993413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARIE-CHRISTINE BORDEAUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Museumchallenges : La copie créative d'oeuvres d'art en régime numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berry, Vincent; Jonchery, Anne; Louguet, Amandine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture en régime numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses De Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Coeditions, 9782724645859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAC et éducation au patrimoine : de l’analyse des textes institutionnels à de nouvelles problématiques émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karel Soumagnac (dir.), Numérisation et médiation du patrimoine pour l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, Médiations et médiatisations des savoirs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EAC, ou la construction progressive d’un agenda politique en France pour les arts et la culture à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Fourreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation artistique dans le monde-Récits et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de L'Attribut, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation artistique : entre médiation culturelle et éducation non formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Jacobi </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et éducation non formelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’université du Québec 2018, (coll. Publics et culture)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et poétique du théâtre amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Science et bien commun, pp.169-178, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle face aux nouveaux paradigmes du développement culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Casemajor; Marcelle Dubé; Jean-Marie Lafortune; Eve Lamoureux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences critiques de la médiation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval 2017, (coll. Monde culturel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridations à l’oeuvre : le cas de la convergence arts-sciences-technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des mondes. Territoires et organisations à l'épreuve de l'hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elya Editions, pp.169-178, 2016, l'innovation autrement, 9791091336079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle est-elle un concept dépassé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Camart; François Mairesse; Cécile Prévost-Thomas; Pauline Vessely </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle dans les arts de la scène : avancées et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Serain; François Vaisse; Patrice Chazottes; Elisabeth Caillet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation culturelle, cinquième roue du carrosse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, (coll. Patrimoines et sociétés)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconfiguration symbolique des territoires touristiques par la réalité augmentée : nouvelles écritures des visites patrimoniales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cultures du déplacement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, science et technologie : figures de la convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIEGE Bernard; VINCK Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence. Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. des Archives contemporaines, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle, symptôme ou remède ? Pistes de réflexions pour les arts de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SUTERMEISTER Anne-Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation culturelle dans les arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. La Manufacture, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement, une démarche d’autonomie ? Genèse de la notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BORDEAUX Marie-Christine; CAUNE Jean; MERVANT-ROUX Marie-Madeleine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre des amateurs et l’expérience de l’art. Accompagnement et autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. L’Entretemps, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordinaire de la communication : Le Matrimoine, une œuvre relationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JEANNES Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filer la métaphore. Du bouton aux journées du matrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage Éditions, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a pas de public spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIOT Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets culturels et participation citoyenne. Le rôle de la médiation et de l'animation en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation artistique : un partenariat inachevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">POIRRIER Philippe; RIZZARDO René. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une ambition partagée ? La coopération entre le ministère de la Culture et les collectivités territoriales (1959-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et action culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BONNARD Maryvonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collectivités territoriales en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’éducation artistique et culturelle : enjeux épistémologiques et politiques de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lemonchois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture, Département des études, de la prospective, des statistiques et de la documentation (DEPS). </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Questions de culture, ISBN 978-2-7246-4420-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un droit à l’éducation artistique. Un plaidoyer franco-allemand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saez Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Hartmann-Fritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l’Observatoire des politiques culturelles / Ed. Verlagh (édition bilingue). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation artistique : l’éternel retour ? Une ambition nationale à l’épreuve des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l’Attribut, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre arts et sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture &amp; Musées. n°19, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre des amateurs et l'expérience de l'art. Accompagnement et autonomie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Entretemps, pp.335, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics éloignés de la culture : par où commencer ? (Partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ullauri Lloré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un instrument d’action publique au service de l’Education Artistique et Culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'éducation artistique à l'épreuve de ses modèles : de l'éducation nouvelle à la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ATTADRISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, numéro spécial, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture à l’université : un cas singulier de démocratie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (1), pp.28-32. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.060.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques des arts et de la culture dans les universités françaises : un modèle spécifique de politique culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.25-52. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1107070ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier un challenge culturel participatif sur Instagram : le cas des #museumchallenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les publics des musées et institutions culturelles à l’ère du numérique, 27 (27), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.14868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles configurations des relations entre milieux scientifiques et milieux artistiques dans les dispositifs et projets « art-science » : promesses et impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Questions de communication, 41, pp.349-368. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles configurations des relations entre milieux scientifiques et milieux artistiques dans les dispositifs et projets « art-science » : promesses et impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.349-368. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université, des liens à construire entre sciences et citoyens : évidence ou défi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Chambru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série, pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle : des dispositifs et des modèles toujours en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la généralisation de l’éducation artistique et culturelle… par les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.004.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation artistique et culturelle à l’épreuve de ses modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les artistes à l’école : fin d’une illusion ou utopie d’avenir ?, 92, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.1033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daignault & Bernard Schiele (dir.), Les musées et leurs publics. Savoirs et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.148-150. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition, historique et évolution de l’éducation artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Labourdette, Les musées de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.150-151. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.1042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résidences d’artistes à l’école : genèse, permanences et émergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Résidence d’auteurs, création littéraire et médiations culturelles, 35, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier. Formes et enjeux contemporains de la communication et de la culture scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°16/3A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et enjeux contemporains de la communication et de la culture scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, supplément 2015A (n°16/3A), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.hs1.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, culture et participation : entre utopie et illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.179-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage de témoin à la revue Culture &amp; Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimello-Mesplomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Winkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Démocratisation culturelle et numérique, 2 (24), pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un réexamen de la notion d’usage : la dimension culturelle de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154-155, pp.76-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle : pratiques et enjeux théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Caillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hors série « La muséologie : 20 ans de recherche », pp.139-163. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du service éducatif au service culturel dans les musées : éducation et médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 58 (n° 3), p. 18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Entre arts et sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine “augmenté” et mobilité. Vers un renouvellement de l'expérience culturelle du territoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°2, pp.273-285. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediação cultural nas artes cênicas: avanços e resistências</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2238-3867.v23i2p208-219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation artistique et culturelle, un « mobile immuable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de l'éducation artistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Metz et CREM (Université de Lorraine), Jun 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Museumchallenge sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Cougoulat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif résidentiel en milieu scolaire et éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE RÉSIDENCE D'AUTEURS, D'ARTISTES : ENJEUX CULTURELS ET ESPACES FRANCOPHONES ACCUEILLIR, ÊTRE HÔTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM (Université de Lorraine), Gresec (Université Grenoble Alpes), CIRCA La Chartreuse, Association des Centres culturels de rencontres, Jul 2023, Villeneuve les Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de contenus culturels sur Instagram : de la tension entre images iconiques et images inédites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture en régime numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation artistique à l‘épreuve de ses modèles : de l’éducation nouvelle à la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Éducation Artistique et Culturelle et Numérique : Enjeux et Mutations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences de l’Éducation Rabat (Maroc), Nov 2023, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la culture scientifique et à l’EAC : une extension du « culturel » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l’Éducation artistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM-InsEAC, Sep 2022, Guingamp, Dinan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Child and Museum Transdisciplinary study of children's rituals in Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific conference News Literacy and problems of contemporary media education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Research University Higher school of economics, Mar 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du colloque « La résidence d'artiste en milieux scolaire et éducatif. Pratique et recherche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résidence d'artiste en milieux scolaire et éducatif. Pratiques et recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECP (Université Lyon 2) / ESPE (Université Lyon 1) / IFÉ – Institut français de l’Éducation / Centre Enfance Art et Langage, 2013, Lyon, France. pp.110-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas de l’éducation artistique et culturelle, entre démocratisation et généralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratisation culturelle au fil de l’histoire contemporaine (2012-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ministère de la Culture et de la communication, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur le patrimoine scientifique des universités : une patrimonialisation spécifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres pour la sauvegarde du patrimoine scientifique et technique contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACONIT - CNAM Mission PATSTEC, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications numériques et médiations culturelles du territoire : mettre en scène la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque Ludovia, 2011, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fêter son anniversaire au musée : un rituel de l’enfance, entre transmission et marchandisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journées de sociologie de l’enfance. Enfance &amp; Cultures sous le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture et de la communication, AISLF, Université Paris Descartes, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a pas de publics spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets culturels et participation citoyenne : quelle place pour l’animation professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux 3, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et science : les médiations de l’artiste et du scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30es journées internationales sur la communication, l'éducation et la culture scientifiques, techniques et industrielles. Arts, Sciences et Technicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Cachan, STEF, LEPS, LDES, Université de Genève, 2009, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice « Médiation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mairesse François (dir.), Dictionnaire de muséologie, Paris : Armand Colin / ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice « Médiation culturelle », in Vincent Martigny, Laurent Martin &amp; Emmanuel Wallon (dir.), Les années Lang. Une histoire des politiques culturelles 1981-1993 Paris : La Documentation Française / Comité d'histoire du ministère de la Culture, 2021, p. 505-508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les années Lang. Une histoire des politiques culturelles 1981-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.505-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice « Éducation artistique et culturelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincent Martigny, Laurent Martin &amp; Emmanuel Wallon (dir.), Éducation artistique et culturelle », Les années Lang. Une histoire des politiques culturelles 1981-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.468-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot;Culture scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincent Martigny, Laurent Martin &amp; Emmanuel Wallon (dir.), Les années Lang. Une histoire des politiques culturelles 1981-1993 : dictionnaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.449-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche du projet de recherche DaMuCo, 162 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de l'Université d'été de l'éducation artistique et culturelle à la Chartreuse de Villeneuve-lès-Avignon, 25 et 26 septembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations des sciences et des techniques : l’exemple du secteur des NST à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabedoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] rapport de recherche Gresec, Région Rhône-Alpes (cluster 14). 2008, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DaMuCo Datas – Musées – Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des habitants à la vie artistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.102, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00993413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Andreacola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Molini&#233;-Andlauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100307790" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580641v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021550v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134956v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerlan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lemonchois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/espace-documentation/statistiques-ministerielles-de-la-culture2/publications/Collections-d-ouvrages/questions-de-culture-2000-2025/evaluer-l-education-artistique-et-culturelle-enjeux-epistemologiques-et-politiques-de-la-recherche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schneider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saez Jean-Pierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Hartmann-Fritsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri Llor&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556720v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langeard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.060.0028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1107070ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14868" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580222v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28435" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580191v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.004.0057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.1039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.1042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs1.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimello-Mesplomb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Winkin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.749" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3GRNB0R7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2220" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829822v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Santos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Fernandes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2238-3867.v23i2p208-219" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136098v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Audra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Cougoulat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580247v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332931v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580239v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022068v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022054v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151853v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151269v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151273v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580193v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598554v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wallon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabedoche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#232;ge Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quinton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Liot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Andreacola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Molini&#233;-Andlauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100307790" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580641v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021550v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerlan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lemonchois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/espace-documentation/statistiques-ministerielles-de-la-culture2/publications/Collections-d-ouvrages/questions-de-culture-2000-2025/evaluer-l-education-artistique-et-culturelle-enjeux-epistemologiques-et-politiques-de-la-recherche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schneider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saez Jean-Pierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Hartmann-Fritsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri Llor&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556720v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langeard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.060.0028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1107070ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14868" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28435" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580222v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.004.0057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.1039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.1042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs1.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimello-Mesplomb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Winkin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Caillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.749" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3GRNB0R7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2220" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829822v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Fernandes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2238-3867.v23i2p208-219" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580207v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Audra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Cougoulat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580234v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022054v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151269v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151273v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580193v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598554v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wallon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabedoche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#232;ge Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quinton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357905v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Liot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>