--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1281,914 +1281,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the complete plastome of &amp;lt;i&amp;gt;Delphinium montanum&amp;lt;/i&amp;gt;, a polyploid, endemic and endangered Pyrenean Larkspur</w:t>
+                <w:t xml:space="preserve">Chromatin-associated YTHDC1 coordinates heat-induced reprogramming of gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Salvado</w:t>
+                <w:t xml:space="preserve">Kalina Timcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Llauro</w:t>
+                <w:t xml:space="preserve">Solenne Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Touat-Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Burnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (4), pp.590 - 592. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (11), pp.111784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23802359.2022.2057248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672993v1</w:t>
+                <w:t xml:space="preserve">hal-03902782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin-associated YTHDC1 coordinates heat-induced reprogramming of gene expression</w:t>
+                <w:t xml:space="preserve">Characterization of the complete plastome of &amp;lt;i&amp;gt;Delphinium montanum&amp;lt;/i&amp;gt;, a polyploid, endemic and endangered Pyrenean Larkspur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalina Timcheva</w:t>
+                <w:t xml:space="preserve">Pascaline Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Dufour</w:t>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Touat-Todeschini</w:t>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Callum Burnard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joris Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (11), pp.111784. </w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (4), pp.590 - 592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23802359.2022.2057248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902782v1</w:t>
+                <w:t xml:space="preserve">hal-03672993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Efficient 5′P Degradome Library Preparation for Analysis of Co-Translational Decay in Arabidopsis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LARP6C orchestrates post-transcriptional reprogramming of gene expression during hydration to promote pollen tube guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Billey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hafidh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Cruz-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso G Litholdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants10030466⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (8), pp.2637-2661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209677v1</w:t>
+                <w:t xml:space="preserve">hal-03275017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LARP6C orchestrates post-transcriptional reprogramming of gene expression during hydration to promote pollen tube guidance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast and Efficient 5′P Degradome Library Preparation for Analysis of Co-Translational Decay in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bousquet-Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Merret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (8), pp.2637-2661. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants10030466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275017v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of transposable elements on the structure, evolution and function of the rice genome</w:t>
+                <w:t xml:space="preserve">Construction and characterisation of a knock-down RNA interference line of OsNRPD1 in rice (Oryza sativa ssp japonica cv Nipponbare)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Akakpo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+                <w:t xml:space="preserve">Emilie Debladis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Ie Hsing</w:t>
+                <w:t xml:space="preserve">Tzuu-Fen Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Panaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yan-Jiun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jui-Hsien Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra M. Mathioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16356⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1795), pp.20190338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434127v1</w:t>
+                <w:t xml:space="preserve">hal-04274817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of XRN4 targets reveals the importance of co-translational decay during Arabidopsis development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seng Hour Vichet Be</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Bousquet-Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.00942.2020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.20.00942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and characterisation of a knock-down RNA interference line of OsNRPD1 in rice (Oryza sativa ssp japonica cv Nipponbare)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of transposable elements on the structure, evolution and function of the rice genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan-Jiun Huang</w:t>
+                <w:t xml:space="preserve">Roland Akakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jui-Hsien Lu</w:t>
+                <w:t xml:space="preserve">Yue Ie Hsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra M. Mathioni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 375 (1795), pp.20190338. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274817v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The m 6 A pathway protects the transcriptome integrity by restricting RNA chimera formation in plants</w:t>
               </w:r>
@@ -2570,559 +2570,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing the extrachromosomal circular mobilome reveals retrotransposon activity in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat Shock Protein HSP101 Affects the Release of Ribosomal Protein mRNAs for Recovery after Heat Shock.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Merret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lanciano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dagmara Robakowska-Hyzorek</w:t>
+                <w:t xml:space="preserve">Julie Descombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006630⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174 (2), pp.1216-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.00269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098598v1</w:t>
+                <w:t xml:space="preserve">hal-01594829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Shock Protein HSP101 Affects the Release of Ribosomal Protein mRNAs for Recovery after Heat Shock.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Picart</w:t>
+                <w:t xml:space="preserve">Nucleolar Proteome Analysis and Proteasomal Activity Assays Reveal a Link between Nucleolus and 26S Proteasome in A. thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montacié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Durut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Opsomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Descombin</w:t>
+                <w:t xml:space="preserve">Denise Palm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Comella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.17.00269⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594829v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleolar Proteome Analysis and Proteasomal Activity Assays Reveal a Link between Nucleolus and 26S Proteasome in A. thaliana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Durut</w:t>
+                <w:t xml:space="preserve">Detection of active transposable elements in Arabidopsis thaliana using Oxford Nanopore Sequencing technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Debladis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Opsomer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01815⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, art. 537 [8 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3753-zg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115384v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01626046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of active transposable elements in Arabidopsis thaliana using Oxford Nanopore Sequencing technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Sequencing the extrachromosomal circular mobilome reveals retrotransposon activity in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Mirouze</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dagmara Robakowska-Hyzorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18, art. 537 [8 p.]. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.e1006630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3753-zg⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01626046v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Nucleolus-Associated Chromatin Domains Reveals a Role for the Nucleolus in 3D Organization of the A. thaliana Genome</w:t>
               </w:r>
@@ -3134,51 +3134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Durut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Pavlištová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3514,51 +3514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XRN4 and LARP1 are required for a heat-triggered mRNA decay pathway involved in plant acclimation and survival during thermal stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Merret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Descombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Ting Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4090,64 +4090,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hshin-Ping Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu-Jin Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanopore London Calling 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford Nanopore, May 2019, Londres (UK), United Kingdom</w:t>
@@ -4420,273 +4420,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilome sequencing reveals real time transposable element activity in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Sequencing mobilome reveals real time transposable element activity in plants and animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Elements transposables, Apr 2016, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Conference on Epigenetic &amp; Chromatin Regulation of Plant Traits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EpiTRAITS, Jan 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908135v1</w:t>
+                <w:t xml:space="preserve">hal-04908203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing mobilome reveals real time transposable element activity in plants and animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Mobilome sequencing reveals real time transposable element activity in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghesquiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Epigenetic &amp; Chromatin Regulation of Plant Traits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EpiTRAITS, Jan 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ICTE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Elements transposables, Apr 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908203v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4717,77 +4717,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of transcriptomic structural variations in wild rice using Nanopore direct RNA sequencing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rod A. Wing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4967,90 +4967,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural variation involving transposable elements associated with grain width in cultivated rice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wan-Yi Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue-Ie Hsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022: JOURNéES OUVERTES DE BIOLOGIE, INFORMATIQUE ET MATHéMATIQUES 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5243,51 +5243,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cryptic hybrid zone reveals the genomic basis of flower colour variation in a plant with a large and complex genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5751,51 +5751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05516327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hafidh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koag005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elodie Receveur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cadoudal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-025-06195-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614989v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pouclet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Schiaffini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04599495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boubegtitene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barre-Villeneuve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Laudi&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagrange" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dannfald" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favory" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae648" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Kairouani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ormancey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillotin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubo&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-35951-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03672993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Salvado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2057248" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Timcheva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Dufour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Touat-Todeschini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Burnard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111784" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03209677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10030466" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03275017v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cruz-Gallardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso G Litholdo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Jean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab131" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02434127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ie Hsing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16356" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Hour Vichet Be" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00942" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274817v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuu-Fen Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jiun Huang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsien Lu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Mathioni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0338" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900393" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098307v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Manfroi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07974-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098593v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeisoo Yu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Zwickl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0040-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594829v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descombin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00269" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115384v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Durut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Opsomer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Palm" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Comella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01815" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pavli&#353;tov&#225;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ja&#353;ke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.07.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180128v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay K Nagarajan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Park" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Juan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.11.019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E R Philipp" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin A Brennan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kraemer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.07.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848906v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouassier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841625v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alina Neumann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919526v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919501v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908135v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesquiere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841568v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919402v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yi Qiu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ie Hsing" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115397v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506838v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rigal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03703524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PERP0053" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05516327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hafidh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koag005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elodie Receveur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cadoudal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-025-06195-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614989v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pouclet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Schiaffini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04599495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boubegtitene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barre-Villeneuve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Laudi&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagrange" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dannfald" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favory" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae648" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Kairouani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ormancey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillotin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubo&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-35951-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902782v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Timcheva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Touat-Todeschini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Burnard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111784" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03672993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Salvado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2057248" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03275017v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cruz-Gallardo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso G Litholdo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Jean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab131" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03209677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10030466" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuu-Fen Lee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jiun Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsien Lu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Mathioni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0338" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945049v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Hour Vichet Be" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00942" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02434127v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ie Hsing" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16356" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900393" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098307v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Manfroi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07974-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098593v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeisoo Yu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Zwickl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0040-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594829v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descombin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00269" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Durut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Opsomer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Palm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Comella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01815" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pavli&#353;tov&#225;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ja&#353;ke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.07.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180128v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay K Nagarajan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Park" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Juan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.11.019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E R Philipp" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin A Brennan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kraemer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.07.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848906v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouassier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841625v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alina Neumann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919526v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919501v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908135v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesquiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841568v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919402v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yi Qiu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ie Hsing" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115397v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506838v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rigal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03703524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PERP0053" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>