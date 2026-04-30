--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -615,291 +615,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unique dual targeting of AGO1 by two types of PRMT enzymes promotes phasiRNA loading in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Plant response to intermittent heat stress involves modulation of mRNA translation efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Barre-Villeneuve</w:t>
+                <w:t xml:space="preserve">Arnaud Dannfald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Merret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Laudié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae045⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197 (2), pp.kiae648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484170v1</w:t>
+                <w:t xml:space="preserve">hal-04874246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant response to intermittent heat stress involves modulation of mRNA translation efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The unique dual targeting of AGO1 by two types of PRMT enzymes promotes phasiRNA loading in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Barre-Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dannfald</w:t>
+                <w:t xml:space="preserve">Michèle Laudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Favory</w:t>
+                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 197 (2), pp.kiae648. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874246v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-type-specific control of secondary cell wall formation by Musashi-type translational regulators in Arabidopsis</w:t>
               </w:r>
@@ -1936,51 +1936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of XRN4 targets reveals the importance of co-translational decay during Arabidopsis development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2602,51 +2602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Merret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3294,51 +3294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunhee Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (8), pp.4121-32</w:t>
@@ -3540,51 +3540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Descombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Ting Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4698,277 +4698,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of transcriptomic structural variations in wild rice using Nanopore direct RNA sequencing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms and impact of ribosomal RNA methylation in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alina Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Azevedo-Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Merret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rod A. Wing</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2024: JOURNéES OUVERTES DE BIOLOGIE, INFORMATIQUE ET MATHéMATIQUES 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, TOULOUSE Université Paul Sabatier, France</w:t>
+              <w:t xml:space="preserve">The 2024 Post-transcriptional Gene Regulation in Plants meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Banyuls-Sur-Mer, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919310v1</w:t>
+                <w:t xml:space="preserve">hal-04841568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms and impact of ribosomal RNA methylation in plants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of transcriptomic structural variations in wild rice using Nanopore direct RNA sequencing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Henry</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod A. Wing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Post-transcriptional Gene Regulation in Plants meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Banyuls-Sur-Mer, France. </w:t>
+              <w:t xml:space="preserve">JOBIM 2024: JOURNéES OUVERTES DE BIOLOGIE, INFORMATIQUE ET MATHéMATIQUES 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, TOULOUSE Université Paul Sabatier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841568v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural variation involving transposable elements associated with grain width in cultivated rice.</w:t>
               </w:r>
@@ -5361,51 +5361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of tRNA uridine thiolation affects mRNA translation, protein production, and sulfur-compound metabolism in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dannfald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cadoudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5751,51 +5751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05516327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hafidh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koag005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elodie Receveur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cadoudal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-025-06195-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614989v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pouclet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Schiaffini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04599495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boubegtitene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barre-Villeneuve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Laudi&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagrange" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dannfald" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favory" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae648" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Kairouani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ormancey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillotin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubo&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-35951-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902782v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Timcheva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Touat-Todeschini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Burnard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111784" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03672993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Salvado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2057248" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03275017v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cruz-Gallardo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso G Litholdo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Jean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab131" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03209677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10030466" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuu-Fen Lee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jiun Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsien Lu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Mathioni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0338" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945049v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Hour Vichet Be" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00942" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02434127v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ie Hsing" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16356" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900393" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098307v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Manfroi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07974-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098593v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeisoo Yu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Zwickl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0040-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594829v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descombin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00269" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Durut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Opsomer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Palm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Comella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01815" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pavli&#353;tov&#225;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ja&#353;ke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.07.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180128v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay K Nagarajan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Park" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Juan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.11.019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E R Philipp" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin A Brennan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kraemer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.07.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848906v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouassier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841625v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alina Neumann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919526v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919501v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908135v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesquiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841568v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919402v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yi Qiu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ie Hsing" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115397v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506838v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rigal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03703524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PERP0053" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05516327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hafidh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koag005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elodie Receveur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cadoudal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-025-06195-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614989v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pouclet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Schiaffini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04599495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boubegtitene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dannfald" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favory" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae648" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barre-Villeneuve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Laudi&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagrange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Kairouani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ormancey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillotin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubo&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-35951-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902782v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Timcheva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Touat-Todeschini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Burnard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111784" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03672993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Salvado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2057248" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03275017v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cruz-Gallardo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso G Litholdo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Jean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab131" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03209677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10030466" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuu-Fen Lee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jiun Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsien Lu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Mathioni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0338" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945049v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Hour Vichet Be" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00942" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02434127v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ie Hsing" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16356" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900393" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098307v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Manfroi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07974-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098593v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeisoo Yu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Zwickl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0040-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594829v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descombin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00269" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Durut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Opsomer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Palm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Comella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01815" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pavli&#353;tov&#225;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ja&#353;ke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.07.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180128v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay K Nagarajan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Park" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Juan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.11.019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E R Philipp" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin A Brennan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kraemer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.07.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848906v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouassier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841625v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alina Neumann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919526v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919501v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908135v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesquiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841568v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919402v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yi Qiu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ie Hsing" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115397v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506838v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rigal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03703524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PERP0053" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>