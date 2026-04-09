--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -100,282 +100,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NR2F2 is required in the embryonic testis for fetal Leydig cell development</w:t>
+                <w:t xml:space="preserve">Gonadal sex determination in vertebrates: rethinking established mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dagmar Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Dhellemmes</w:t>
+                <w:t xml:space="preserve">Axel Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furong Tang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.103783⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (6), pp.dev204592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.204592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164909v1</w:t>
+                <w:t xml:space="preserve">hal-05166957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonadal sex determination in vertebrates: rethinking established mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NR2F2 is required in the embryonic testis for fetal Leydig cell development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natividad Bellido Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagmar Wilhelm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
+                <w:t xml:space="preserve">Magali Dhellemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Newton</w:t>
+                <w:t xml:space="preserve">Furong Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coralie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 152 (6), pp.dev204592. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.204592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/elife.103783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05166957v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The −KTS splice variant of WT1 is essential for ovarian determination in mice</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Migale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -789,51 +789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corey Bunce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,492 +1044,492 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrest of WNT/β-catenin signaling enables the transition from pluripotent to differentiated germ cells in mouse ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pam Siggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Turchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Loubat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bon-Kyoung Koo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (30), pp.e2023376118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2023376118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764961v1</w:t>
+                <w:t xml:space="preserve">hal-03432069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single‐cell transcriptomics reveal temporal dynamics of critical regulators of germ cell fate during mouse sex determination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chris Rands</w:t>
+                <w:t xml:space="preserve">Arrest of WNT/β-catenin signaling enables the transition from pluripotent to differentiated germ cells in mouse ovaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pam Siggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Turchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Stévant</w:t>
+                <w:t xml:space="preserve">Bon-Kyoung Koo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202002420R⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (30), pp.e2023376118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2023376118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215407v1</w:t>
+                <w:t xml:space="preserve">hal-04764961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrest of WNT/β-catenin signaling enables the transition from pluripotent to differentiated germ cells in mouse ovaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Le Rolle</w:t>
+                <w:t xml:space="preserve">Single‐cell transcriptomics reveal temporal dynamics of critical regulators of germ cell fate during mouse sex determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mayère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Neirijnck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sararols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Rands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Massa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnès Loubat</w:t>
+                <w:t xml:space="preserve">Isabelle Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2023376118⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202002420R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432069v1</w:t>
+                <w:t xml:space="preserve">hal-03215407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrest of WNT/β-catenin signaling enables the transition from pluripotent to differentiated germ cells in mouse ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pam Siggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Turchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (30), pp.e2023376118. </w:t>
@@ -1701,103 +1701,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouse Gonad Development in the Absence of the Pro-Ovary Factor WNT4 and the Pro-Testis Factor SOX9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furong Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nainoa Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Albina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furong Tang</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (5), pp.1103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2285,51 +2285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fariba Jian-Motamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Stem Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -2367,90 +2367,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting Cell Lineage Specification and Sex Fate Determination in Gonadal Somatic Cells Using Single-Cell Transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Kühne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Greenfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Dermitzakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2955,51 +2955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micah Gearhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amandine Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 424 (2), pp.208-220. </w:t>
@@ -3197,51 +3197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3331,51 +3331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie P I Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Schedl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3426,51 +3426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovarian development and disease: The known and the unexpected.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Biason-Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (1), pp.59-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3489,248 +3489,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-spondin1 deficiency enhances β-Cell neogenesis in a murine model of diabetes.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">R-spondin1, WNT4, and the CTNNB1 signaling pathway: strict control over ovarian differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia L Brubaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pancreas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MPA.0b013e3182a70bfb⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 148 (6), pp.R97-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-14-0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968722v1</w:t>
+                <w:t xml:space="preserve">hal-01421167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-spondin1, WNT4, and the CTNNB1 signaling pathway: strict control over ovarian differentiation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">R-spondin1 deficiency enhances β-Cell neogenesis in a murine model of diabetes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasleen K Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor S C Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia L Brubaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 148 (6), pp.R97-110. </w:t>
+              <w:t xml:space="preserve">Pancreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (1), pp.93-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-14-0177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MPA.0b013e3182a70bfb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421167v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marker genes identify three somatic cell types in the fetal mouse ovary.</w:t>
               </w:r>
@@ -3880,51 +3880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsey Mork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Capel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4717,51 +4717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhavi P Maddugoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (6), pp.1178 - 1188. </w:t>
@@ -5201,51 +5201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of &amp;lt;i&amp;gt;Sox8&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Sox9&amp;lt;/i&amp;gt; during sex determination in the mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akio Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5374,51 +5374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Lommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Schedl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5482,51 +5482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcription factor Sox9 has essential roles in successive steps of the chondrocyte differentiation pathway and is required for expression of Sox5 and Sox6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haruhiko Akiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,103 +5631,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NR2F2 is required in the embryonic testis for Fetal Leydig Cell development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natividad Bellido-Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dhellemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Furong Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5932,51 +5932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Cribiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées AGENAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5995,247 +5995,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-spondin1 and Foxl2 double invalidation in mice: toward an understanding of the molecular interactions between two major ovarian differentiating pathways</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TEGOD : Transgenic studies of Early acting Genes in Ovarian Development in mouse and goats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Cribiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on the Biology of Vertebreate Sex Determination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Kona, United States. n.p</w:t>
+              <w:t xml:space="preserve">7. Colloque Agenae-Genanimal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815525v1</w:t>
+                <w:t xml:space="preserve">hal-01193526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEGOD : Transgenic studies of Early acting Genes in Ovarian Development in mouse and goats.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R-spondin1 and Foxl2 double invalidation in mice: toward an understanding of the molecular interactions between two major ovarian differentiating pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Treier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Colloque Agenae-Genanimal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France. n.p</w:t>
+              <w:t xml:space="preserve">5. International Symposium on the Biology of Vertebreate Sex Determination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Kona, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193526v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invalidation de Foxl2 et R-spondin1 chez la souris: étude de deux voies de différenciation ovarienne</w:t>
               </w:r>
@@ -6247,77 +6247,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Treier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
@@ -6640,51 +6640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Perea-Gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido Carreras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dhellemmes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furong Tang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Gallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.103783" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Wilhelm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Newton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chaboissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204592" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gregoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Cian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Migale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add8831" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodanthi Lyraki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Grabek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahiru Chamara Weerasinghe Arachchige" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Peitzsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.050053" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Warr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam Siggers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel May" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chalon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Pope" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0443" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; May&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Regard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bunce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Neirijnck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm0972" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amandine Chassot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sararols" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Rands" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002420R" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Rolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Loubat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon-Kyoung Koo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023376118" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#233;vant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Massa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nainoa Richardson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P Gregoire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh A Youssef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Rooij" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.53972" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lachambre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mondin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-020-0547-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pi Vidal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Jian-Motamedi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Rekima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Szenker-Ravi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.53895" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Chassot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stevant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guigonis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1261" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Klein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2019.04.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise K&#252;hne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Greenfield" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Dermitzakis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.02.069" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.07.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432091v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jourden" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maketo Taketo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ghyselinck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2017.04.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minkina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lindeman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Gearhart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2017.02.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lacour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vezin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Florian Bentzinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Sincennes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Giordani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.02.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638713v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448667" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bandiera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sacco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie P I Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schedl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Biason-Lauber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968722v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasleen K Chahal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor S C Wong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L Brubaker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPA.0b013e3182a70bfb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421167v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0177" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael H Rastetter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Palmer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868878v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle M Maatouk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Mork" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Capel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2013.08.026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Lavery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;amandine Chassot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pauper" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Klopfenstein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003170" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Bradford" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.078972" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lardenois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Ranc-Jianmotamedi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P. Gregoire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2011.03.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GST7WHR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746225v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto M Taketo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk G de Rooij" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025641" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662033v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-009-9247-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z0X1JZRJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746240v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Hiramatsu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi P Maddugoda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.071480" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pechoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.10.104" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765969v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Ranc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermien L Roepers-Gajadien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Mark Taketo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00708293v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Kobayashi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Sekido" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Dinapoli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brennan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040187" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746276v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie I P Vidal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne L&#252;tzkendorf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk J G van de Kant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01087" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746292v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claus Stolt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lommes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sock" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.259003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746310v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Akiyama" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Crombrugghe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1017802" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735872v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido-Carreras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193662v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815525v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Treier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193526v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758059v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Wilhelm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Perea-Gomez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Newton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chaboissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204592" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164909v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido Carreras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dhellemmes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furong Tang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Gallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.103783" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gregoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Cian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Migale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add8831" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodanthi Lyraki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Grabek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahiru Chamara Weerasinghe Arachchige" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Peitzsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.050053" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Warr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam Siggers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel May" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chalon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Pope" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0443" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; May&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Regard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bunce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Neirijnck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm0972" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amandine Chassot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sararols" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Rands" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002420R" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432069v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Rolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Massa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Loubat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023376118" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon-Kyoung Koo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#233;vant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nainoa Richardson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P Gregoire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh A Youssef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Rooij" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.53972" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lachambre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mondin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-020-0547-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pi Vidal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Jian-Motamedi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Rekima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Szenker-Ravi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.53895" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Chassot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stevant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guigonis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1261" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Klein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2019.04.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise K&#252;hne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Greenfield" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Dermitzakis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.02.069" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.07.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432091v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jourden" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maketo Taketo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ghyselinck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2017.04.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minkina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lindeman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Gearhart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2017.02.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lacour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vezin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Florian Bentzinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Sincennes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Giordani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.02.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638713v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448667" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bandiera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sacco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie P I Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schedl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Biason-Lauber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421167v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0177" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968722v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasleen K Chahal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor S C Wong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L Brubaker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPA.0b013e3182a70bfb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael H Rastetter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Palmer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868878v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle M Maatouk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Mork" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Capel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2013.08.026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Lavery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;amandine Chassot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pauper" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Klopfenstein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003170" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Bradford" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.078972" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lardenois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Ranc-Jianmotamedi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P. Gregoire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2011.03.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GST7WHR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746225v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto M Taketo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk G de Rooij" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025641" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662033v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-009-9247-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z0X1JZRJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746240v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Hiramatsu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi P Maddugoda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.071480" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pechoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.10.104" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765969v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Ranc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermien L Roepers-Gajadien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Mark Taketo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00708293v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Kobayashi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Sekido" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Dinapoli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brennan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040187" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746276v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie I P Vidal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne L&#252;tzkendorf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk J G van de Kant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01087" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746292v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claus Stolt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lommes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sock" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.259003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746310v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Akiyama" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Crombrugghe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1017802" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735872v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido-Carreras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193662v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193526v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815525v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Treier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758059v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>