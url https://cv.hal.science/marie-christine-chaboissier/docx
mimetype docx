--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -100,282 +100,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonadal sex determination in vertebrates: rethinking established mechanisms</w:t>
+                <w:t xml:space="preserve">NR2F2 is required in the embryonic testis for fetal Leydig cell development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagmar Wilhelm</w:t>
+                <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
+                <w:t xml:space="preserve">Natividad Bellido Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Newton</w:t>
+                <w:t xml:space="preserve">Magali Dhellemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Furong Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.204592⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.103783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166957v1</w:t>
+                <w:t xml:space="preserve">hal-05164909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NR2F2 is required in the embryonic testis for fetal Leydig cell development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gonadal sex determination in vertebrates: rethinking established mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furong Tang</w:t>
+                <w:t xml:space="preserve">Axel Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Le Gallo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (6), pp.dev204592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/elife.103783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.204592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05164909v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The −KTS splice variant of WT1 is essential for ovarian determination in mice</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Migale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -789,51 +789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corey Bunce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -891,1017 +891,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single‐cell transcriptomics reveal temporal dynamics of critical regulators of germ cell fate during mouse sex determination</w:t>
+                <w:t xml:space="preserve">Arrest of WNT/β-catenin signaling enables the transition from pluripotent to differentiated germ cells in mouse ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Amandine Chassot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Neirijnck</w:t>
+                <w:t xml:space="preserve">Morgane Le Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pam Siggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Sararols</w:t>
+                <w:t xml:space="preserve">Laurent Turchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Rands</w:t>
+                <w:t xml:space="preserve">Agnès Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bon-Kyoung Koo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202002420R⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (30), pp.e2023376118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2023376118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432083v1</w:t>
+                <w:t xml:space="preserve">hal-04764961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrest of WNT/β-catenin signaling enables the transition from pluripotent to differentiated germ cells in mouse ovaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Le Rolle</w:t>
+                <w:t xml:space="preserve">Single‐cell transcriptomics reveal temporal dynamics of critical regulators of germ cell fate during mouse sex determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mayère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Neirijnck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Massa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pam Siggers</w:t>
+                <w:t xml:space="preserve">Pauline Sararols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Turchi</w:t>
+                <w:t xml:space="preserve">Chris Rands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Loubat</w:t>
+                <w:t xml:space="preserve">Isabelle Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (30), pp.e2023376118. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2023376118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.202002420R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432069v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrest of WNT/β-catenin signaling enables the transition from pluripotent to differentiated germ cells in mouse ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pam Siggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Turchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Loubat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bon-Kyoung Koo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (30), pp.e2023376118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2023376118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764961v1</w:t>
+                <w:t xml:space="preserve">hal-03432069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single‐cell transcriptomics reveal temporal dynamics of critical regulators of germ cell fate during mouse sex determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Amandine Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Neirijnck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sararols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Rands</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.202002420R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215407v1</w:t>
+                <w:t xml:space="preserve">hal-03432083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrest of WNT/β-catenin signaling enables the transition from pluripotent to differentiated germ cells in mouse ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pam Siggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Turchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (30), pp.e2023376118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2023376118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sox8 and Sox9 act redundantly for ovarian-to-testicular fate reprogramming in the absence of R-spondin1 in mouse sex reversals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mouse Gonad Development in the Absence of the Pro-Ovary Factor WNT4 and the Pro-Testis Factor SOX9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furong Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nainoa Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gillot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Albina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.53972⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9051103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992419v1</w:t>
+                <w:t xml:space="preserve">hal-02890945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouse Gonad Development in the Absence of the Pro-Ovary Factor WNT4 and the Pro-Testis Factor SOX9</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sox8 and Sox9 act redundantly for ovarian-to-testicular fate reprogramming in the absence of R-spondin1 in mouse sex reversals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nainoa Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie P Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh A Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Albina</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dirk de Rooij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (5), pp.1103. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells9051103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/elife.53972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890945v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-spondin2 signaling is required for oocyte-driven intercellular communication and follicular growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie P Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fariba Jian-Motamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Rekima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie P Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Szenker-Ravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2112,51 +2112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinoic acid synthesis by ALDH1A proteins is dispensable for meiosis initiation in the mouse fetal ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,51 +2285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fariba Jian-Motamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Stem Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -2367,90 +2367,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting Cell Lineage Specification and Sex Fate Determination in Gonadal Somatic Cells Using Single-Cell Transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Kühne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Greenfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Dermitzakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2501,51 +2501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NRG1 signalling regulates the establishment of Sertoli cell stock in the mouse testis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amandine Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2635,51 +2635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NRG1 signalling regulates the establishment of Sertoli cell stock in the mouse testis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie P Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Stevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2763,295 +2763,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive WNT/CTNNB1 activation triggers spermatogonial stem cell proliferation and germ cell depletion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Retinoic acid signaling is dispensable for somatic development and function in the mammalian ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Minkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lindeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micah Gearhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amandine Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Norbert Ghyselinck</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 426 (1), pp.17-27. </w:t>
+              <w:t xml:space="preserve">, 2017, 424 (2), pp.208-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2017.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2017.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432091v1</w:t>
+                <w:t xml:space="preserve">hal-03432092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinoic acid signaling is dispensable for somatic development and function in the mammalian ovary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constitutive WNT/CTNNB1 activation triggers spermatogonial stem cell proliferation and germ cell depletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Amandine Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Minkina</w:t>
+                <w:t xml:space="preserve">Maxime Jourden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Lindeman</w:t>
+                <w:t xml:space="preserve">Maketo Taketo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micah Gearhart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
+                <w:t xml:space="preserve">Norbert Ghyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 424 (2), pp.208-220. </w:t>
+              <w:t xml:space="preserve">, 2017, 426 (1), pp.17-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2017.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2017.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432092v1</w:t>
+                <w:t xml:space="preserve">hal-03432091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-spondin1 Controls Muscle Cell Fusion through Dual Regulation of Antagonistic Wnt Signaling Pathways</w:t>
               </w:r>
@@ -3197,51 +3197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3331,51 +3331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie P I Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Schedl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3426,51 +3426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovarian development and disease: The known and the unexpected.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Biason-Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (1), pp.59-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3489,248 +3489,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-spondin1, WNT4, and the CTNNB1 signaling pathway: strict control over ovarian differentiation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">R-spondin1 deficiency enhances β-Cell neogenesis in a murine model of diabetes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasleen K Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor S C Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia L Brubaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-14-0177⟩</w:t>
+              <w:t xml:space="preserve">Pancreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (1), pp.93-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MPA.0b013e3182a70bfb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421167v1</w:t>
+                <w:t xml:space="preserve">hal-00968722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-spondin1 deficiency enhances β-Cell neogenesis in a murine model of diabetes.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">R-spondin1, WNT4, and the CTNNB1 signaling pathway: strict control over ovarian differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia L Brubaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pancreas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43 (1), pp.93-102. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 148 (6), pp.R97-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MPA.0b013e3182a70bfb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-14-0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968722v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marker genes identify three somatic cell types in the fetal mouse ovary.</w:t>
               </w:r>
@@ -3880,51 +3880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsey Mork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Capel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4144,51 +4144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen T Bradford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie P Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4398,51 +4398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSPO1/β-Catenin Signaling Pathway Regulates Oogonia Differentiation and Entry into Meiosis in the Mouse Fetal Ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie P Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowena Lavery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,350 +4513,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goat RSPO1 over-expression rescues sex-reversal in Rspo1-knockout XX mice but does not perturb testis differentiation in XY or sex-reversed XX mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Cerebellin 4 Precursor Gene Is a Direct Target of SRY and SOX9 in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen T Bradford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Buscara</w:t>
+                <w:t xml:space="preserve">Ryuji Hiramatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Laubier</w:t>
+                <w:t xml:space="preserve">Madhavi P Maddugoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11248-009-9247-2⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (6), pp.1178 - 1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.108.071480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662033v1</w:t>
+                <w:t xml:space="preserve">hal-03746240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cerebellin 4 Precursor Gene Is a Direct Target of SRY and SOX9 in Mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen T Bradford</w:t>
+                <w:t xml:space="preserve">Goat RSPO1 over-expression rescues sex-reversal in Rspo1-knockout XX mice but does not perturb testis differentiation in XY or sex-reversed XX mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Buscara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryuji Hiramatsu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
+                <w:t xml:space="preserve">Johann J. Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (4), pp.649-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11248-009-9247-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.108.071480⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03746240v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-spondin1 is required for normal epithelial morphogenesis during mammary gland development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Buscara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4959,51 +4959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐amandine Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fariba Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie P Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermien L Roepers-Gajadien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5201,51 +5201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of &amp;lt;i&amp;gt;Sox8&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Sox9&amp;lt;/i&amp;gt; during sex determination in the mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akio Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5374,51 +5374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Lommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Schedl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5482,51 +5482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcription factor Sox9 has essential roles in successive steps of the chondrocyte differentiation pathway and is required for expression of Sox5 and Sox6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haruhiko Akiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,103 +5631,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NR2F2 is required in the embryonic testis for Fetal Leydig Cell development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natividad Bellido-Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dhellemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Furong Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5932,51 +5932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Cribiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées AGENAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6027,51 +6027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Cribiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chaboissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque Agenae-Genanimal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6096,51 +6096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-spondin1 and Foxl2 double invalidation in mice: toward an understanding of the molecular interactions between two major ovarian differentiating pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6221,51 +6221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invalidation de Foxl2 et R-spondin1 chez la souris: étude de deux voies de différenciation ovarienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6346,64 +6346,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-spondin1 is required to normal epithelial morphogenesis during mammary gland development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Buscara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6640,51 +6640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Wilhelm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Perea-Gomez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Newton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chaboissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204592" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164909v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido Carreras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dhellemmes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furong Tang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Gallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.103783" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gregoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Cian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Migale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add8831" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodanthi Lyraki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Grabek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahiru Chamara Weerasinghe Arachchige" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Peitzsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.050053" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Warr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam Siggers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel May" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chalon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Pope" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0443" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; May&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Regard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bunce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Neirijnck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm0972" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amandine Chassot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sararols" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Rands" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002420R" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432069v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Rolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Massa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Loubat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023376118" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon-Kyoung Koo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#233;vant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nainoa Richardson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P Gregoire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh A Youssef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Rooij" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.53972" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lachambre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mondin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-020-0547-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pi Vidal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Jian-Motamedi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Rekima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Szenker-Ravi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.53895" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Chassot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stevant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guigonis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1261" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Klein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2019.04.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise K&#252;hne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Greenfield" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Dermitzakis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.02.069" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.07.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432091v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jourden" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maketo Taketo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ghyselinck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2017.04.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minkina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lindeman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Gearhart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2017.02.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lacour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vezin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Florian Bentzinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Sincennes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Giordani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.02.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638713v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448667" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bandiera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sacco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie P I Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schedl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Biason-Lauber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421167v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0177" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968722v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasleen K Chahal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor S C Wong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L Brubaker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPA.0b013e3182a70bfb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael H Rastetter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Palmer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868878v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle M Maatouk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Mork" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Capel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2013.08.026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Lavery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;amandine Chassot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pauper" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Klopfenstein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003170" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Bradford" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.078972" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lardenois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Ranc-Jianmotamedi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P. Gregoire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2011.03.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GST7WHR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746225v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto M Taketo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk G de Rooij" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025641" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662033v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-009-9247-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z0X1JZRJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746240v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Hiramatsu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi P Maddugoda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.071480" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pechoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.10.104" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765969v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Ranc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermien L Roepers-Gajadien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Mark Taketo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00708293v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Kobayashi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Sekido" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Dinapoli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brennan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040187" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746276v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie I P Vidal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne L&#252;tzkendorf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk J G van de Kant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01087" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746292v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claus Stolt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lommes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sock" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.259003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746310v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Akiyama" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Crombrugghe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1017802" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735872v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido-Carreras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193662v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193526v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815525v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Treier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758059v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Perea-Gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido Carreras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dhellemmes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furong Tang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Gallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.103783" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Wilhelm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Newton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chaboissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204592" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gregoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Cian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Migale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add8831" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodanthi Lyraki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Grabek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahiru Chamara Weerasinghe Arachchige" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Peitzsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.050053" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Warr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam Siggers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel May" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chalon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Pope" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0443" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; May&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Regard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bunce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Neirijnck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm0972" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764961v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Rolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Loubat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon-Kyoung Koo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023376118" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sararols" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Rands" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#233;vant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002420R" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Massa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amandine Chassot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nainoa Richardson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P Gregoire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh A Youssef" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Rooij" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.53972" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lachambre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mondin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-020-0547-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pi Vidal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Jian-Motamedi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Rekima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Szenker-Ravi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.53895" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Chassot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stevant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guigonis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1261" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Klein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2019.04.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise K&#252;hne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Greenfield" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Dermitzakis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.02.069" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.07.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minkina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lindeman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Gearhart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2017.02.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jourden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maketo Taketo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ghyselinck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2017.04.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lacour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vezin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Florian Bentzinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Sincennes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Giordani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.02.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638713v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448667" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bandiera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sacco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie P I Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schedl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Biason-Lauber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968722v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasleen K Chahal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor S C Wong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L Brubaker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPA.0b013e3182a70bfb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421167v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0177" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael H Rastetter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Palmer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868878v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle M Maatouk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Mork" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Capel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2013.08.026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Lavery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;amandine Chassot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pauper" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Klopfenstein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003170" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Bradford" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.078972" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lardenois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Ranc-Jianmotamedi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P. Gregoire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2011.03.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GST7WHR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746225v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto M Taketo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk G de Rooij" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025641" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746240v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Hiramatsu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi P Maddugoda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.071480" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662033v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-009-9247-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z0X1JZRJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pechoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.10.104" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765969v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Ranc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermien L Roepers-Gajadien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Mark Taketo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00708293v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Kobayashi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Sekido" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Dinapoli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brennan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040187" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746276v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie I P Vidal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne L&#252;tzkendorf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk J G van de Kant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01087" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746292v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claus Stolt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lommes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sock" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.259003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746310v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Akiyama" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Crombrugghe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1017802" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735872v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido-Carreras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193662v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193526v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815525v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Treier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758059v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>