--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Champomier Vergès </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome metabolic modeling as a tool for innovation in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 67, pp.101368. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2025.101368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of fermented foods, from empiricism to scientific evidence: The contribution of Ferments du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le-Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamins formed by microorganisms in fermented foods: effects on human vitamin status—a systematic narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhan Keyvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Adesemoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chanséaume-Bussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1653666. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2025.1653666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome Interconnectedness throughout Environments with Major Consequences for Healthy People and a Healthy Planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sessitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Wakelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schloter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Cernava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87 (3), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mmbr.00212-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underlying evidence for the health benefits of fermented foods in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Béra-Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel E El-Mecherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.4804 - 4824. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1fo03989j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345288v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome ethics, guiding principles for microbiome research, use and knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Cernava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp. 50. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-022-00444-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of High-Pressure Treatment at 500 MPa and Biopreservation with a Lactococcus lactis Strain for Lowering the Bacterial Growth during Storage of Diced Cooked Ham with Reduced Nitrite Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata harmonization–Standards are the key for a better usage of omics data for integrative microbiome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Cernava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Rybakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buscot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Carolyn Mchardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-022-00425-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of omics to biopreservation: Toward food microbiome engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.951182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide sequence and analysis of pRC12 and pRC18, two theta-replicating plasmids harbored by Lactobacillus curvatus CRL 705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrecia Terán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio A. Cuozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María C. Aristimuño Ficoseco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0230857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale multivariate dataset on the characterization of microbiota diversity, microbial growth dynamics, metabolic spoilage volatilome and sensorial profiles of two industrially produced meat products subjected to changes in lactate concentration and packaging atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heme Uptake in Lactobacillus sakei Evidenced by a New Energy Coupling Factor (ECF)-Like Transport System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Verplaetse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (18), pp.1-41. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02847-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome definition re-visited: old concepts and new challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Rybakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Cernava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-020-00875-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments fermentés & bénéfices santé : un défi pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine El Mecherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Eutamène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (3), pp.136-148. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2020.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large microbiota survey reveals how the microbial ecology of cooked ham is shaped by different processing steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méry N'Dione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2020.103547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des microbiotes comme modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions : effet sur les communautés microbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Amap aux supermarchés coopératifs, les consommateurs s'engagent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, HS 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions: des outils pour la maîtrise des dangers microbiologiques dans les aliments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete and Draft Genome Sequences of Nine&amp;lt;em&amp;gt; Lactobacillus&amp;lt;/em&amp;gt; &amp;lt;em&amp;gt;sakei&amp;lt;/em&amp;gt; Strains Selected from the Three Known Phylogenetic Lineages and Their Main Clonal Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (16), 3 p. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00082-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering intra-species bacterial diversity of meat and seafood spoilage microbiota using gyrB amplicon sequencing: A comparative analysis with 16S rDNA V3-V4 amplicon sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Peguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0204629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of an amplification bias associated to Leuconostocaceae family with a universal primer routinely used for monitoring microbial community structures within food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-018-3908-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented meats (and the symptomatic case of the Flemish food pyramid): Are we heading towards the vilification of a valuable food group?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Aymerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cocolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 274, pp.67-70. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomic Analysis of Lactobacillus curvatus Reveals Two Lineages Distinguished by Genes for Fermenting Plan-Derived Carbohydrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrecia C. Terán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), pp.1516 - 1525. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evy106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequences of nine strains of brochothrix thermosphacta, carnobacterium divergens, lactobacillus algidus, lactobacillus fuchuensis, lactococcus piscium, leuconostoc gelidum subsp. gasicomitatum, pseudomonas lundensis, and weissella viridescens, a collection of psychrotrophic species involved in meat and seafood spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (24), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00479-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome sequence of &amp;lt;em&amp;gt;Lactobacillus curvatus&amp;lt;/em&amp;gt; FLEC03, a meat-borne isolate from beef carpaccio packaged in a modified atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrecia C. Terán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (26), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00584-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of &amp;lt;em&amp;gt;Serratia proteamaculans&amp;lt;/em&amp;gt; MFPA44A14-05, a model organism for the study of meat and seafood spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (23), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00491-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing salt in raw pork sausages increases spoilage and correlates with reduced bacterial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (13), pp.3928-3939. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00323-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic insights into the dynamics of microbial communities in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kergourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taminiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 213, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance approfondie des communautés bactériennes des aliments et ses conséquences pour l’utilisation de la biopréservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Christieans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462262826089343E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and proteomic analysis of [i]Oenococcus oeni[/i] PSU-1 response to ethanol shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Cordero-Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Bordons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.87-95. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and proteomic analysis of Oenococcus oeni PSU-1 response to ethanol shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nair Olguín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Cordero-Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp. 87-95. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polyphasic approach to study the dynamics of microbial population of an organic wheat sourdough during its conversion to gluten-free sourdough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mezaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Bonnand Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2436/20.1501.01.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and efficiency of Lactobacillus sakei strain mixtures used as protective cultures in ground beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (3), pp.332-338. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and ecological selection of core and food-specific bacterial communities associated with meat and seafood spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Caekebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp.1105-1118. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2014.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catabolism of N -Acetylneuraminic Acid, a Fitness Function of the Food-Borne Lactic Acid Bacterium Lactobacillus sakei, Involves Two Newly Characterized Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (6), pp.2012-2018. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03301-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of [i]Lactobacillus sakei[/i] reveals three lineages with distinct evolutionary histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0073253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catabolism of N-Acetylneuraminic Acid, a Fitness Function of the Food-Borne Lactic Acid Bacterium Lactobacillus sakei, Involves Two Newly Characterized Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (6), pp.2012-2018. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03301-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete chromosome sequence of Carnobacterium maltaromaticum LMA 28.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Cailliez-Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila J. Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Inam M. I. Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00115-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecies diversity of Lactobacillus sakei response to oxidative stress and variability of strain performance in mixed strains challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.197 - 204. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2011.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystèmes microbiens et préservation des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.57-77. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ckm8-9w22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprint of lactic acid bacteria population in beef carpaccio is influenced by storage process and seasonal changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.187 - 196. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2011.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a Lactobacillus plantarum human isolate to tannic acidchallenge assessed by proteomic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose J. Antonio Curiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector H. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca B. de Las Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (10), pp.1454 - 1465. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201000621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive response of Lactobacillus sakei 23K during growth in the presence of meat extracts: A proteomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 142 (1-2), pp.36-43. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Lactobacillus sakei Mutants Selected after Adaptation to the Gastrointestinal Tracts of Axenic Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Chiaramonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (9), pp.2932-2939. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02451-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Sources Used by the Nonpathogenic Lactic Acid Bacterium Lactobacillus sakei as Revealed by Electron Energy Loss Spectroscopy and Secondary-Ion Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting-Di Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guerquin-Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (2), pp.560-565. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02205-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic comparison of the cytosolic proteins of three Bifidobacterium longum human isolates and B. longum NCC2705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-10-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary metabolism in Lactobacillus sakei food isolates by proteomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Mcleod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Naterstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Axelsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.120. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-10-120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecies genomic diversity and natural population structure of the meat-borne lactic acid bacterium Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Dudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (4), pp.970-980. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01721-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Lactobacillus&amp;lt;/em&amp;gt; role during conditioning of refrigerated and vacuum-packaged Argentinean meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vignolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (3), pp.603-610. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2007.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary analysis of Bifidobacterium longum exported proteins by two-dimensional electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara de Los Reyes-Gavilán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1-3), pp.74-75. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000106085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metalloprotease Vsm Is the Major Determinant of Toxicity for Extracellular Products of Vibrio splendidus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Binesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delsert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (23), pp.7108-7117. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01261-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein synthesis in lactic acid and pathogenic bacteria during recovery from a high pressure treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Jofre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélen Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 158 (6), pp.512-520. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2007.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and response of Bifidobacterium animalis subsp lactis to bile: a proteomic and physiological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitte Stuer-Lauridsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ruas-Madiedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (21), pp.6757-6767. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00637-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-pH adaptation and the acid tolerance response of Bifidobacterium longum biotype longum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Carmen Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (20), pp.6450-6459. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00886-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du génome de Lactobacillus sakei à la bioconservation des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus sakei, une bactérie atypique, vieille compagne de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Crutz-Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 126, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactate racemization as a rescue pathway for supplying D-lactate to the cell wall biosynthesis machinery in Lactobacillus plantarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deghorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mainardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tytgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 187 (19), pp.6750-6761. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.187.19.6750-6761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome sequence of the meat-borne lactic acid bacterium Lactobacillus sakei 23K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Crutz-Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (12), pp.1527-1533. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of global changes in protein expression during bile salt exposure of Bifidobacterium longum NCIMB 8809</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara de Los Reyes-Gavilán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 187 (16), pp.5799-5808. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.187.16.5799-5808.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for involvement of at least six proteins in adaptation of Lactobacillus sakei to cold temperatures and addition of NaCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Méra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (12), pp.7260-7268. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.70.12.7260-7268.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Lactobacillus sakei adaptation to its environment by a proteomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (1-2), pp.97-105. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.22.97-105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pepR Gene of Lactobacillus sakei Is Positively Regulated by Anaerobiosis at the Transcriptional Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Méra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (8), pp.3873-3877. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.68.8.3873-3877.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and genetic map of the Lactobacillus sakei 23K chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Stentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 148 (2), pp.421-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic acid bacteria and proteomics: current knowledge and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Yves Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 771 (1-2), pp.329-342. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1570-0232(01)00624-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus sakei: recent developments and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 152, pp.839-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein expression under uracil privation in Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Méra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 200, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between arginine degradation, pH and survival in Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 180, pp.297-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional analysis of the gene cluster encoding pathway of Lactobacillus sake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 180 (16), pp.4154-4159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of iron by the non-siderophore-producing Pseudomonas fragi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Stintzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 142, pp.1191-1199. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/13500872-142-5-1191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient transformation of Lactobacillus sake by electroporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morel-Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 142, pp.1273-1279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate utilization in Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 62 (6), pp.1922-1927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial activity among Pseudomonas strains of meat origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simpliflied key for identifying homofermentative Lactobacillus and Carnobacterium spp. from meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of applied bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 70, pp.469-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-rRNA hybridization studies among Brochothrix spp. and some other gram-positive bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 40 (4), pp.464-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic acid relatedness studies on the genus carnobacterium and related taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of general microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 135 (5), pp.1391-1394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activites lipolytiques de Brochothrix thermosphacta et des bacteries lactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 9 (4), pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la flore lactique des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 9 (4), pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine catabolism in Lactobacillus sake isolated from meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 53 (11), pp.2683-2685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic identification of meat lactobacilli as Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.D. Grimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Pasteur. Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 138, pp.751-758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating scientists and fermented foods producers to boost innovation for Scociety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cordaillat Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international fermented Food forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First lessons from a survey on bottlenecks for innovation in fermented food sector in COST countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cordaillat Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum on fermented foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosters and Hurdles towards innovation in Fermented Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cordaillat-Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Budak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du traditionnel vers le rationnel : utilisation d'approches omiques pour la conception d'écosystèmes microbiens sur mesures et la fabrication d'une boisson fermentée céréalière saine et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chochois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nutrition et Ecologie Microbienne (NEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One process applied to different cereals leads to specific microbial profiles: the case of traditional fermented couscous from Senegal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chochois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikhoun Tidiane Willane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum on Fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First lessons from a survey on bottlenecks for innovation in fermented food sector in COST countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cordaillat Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMENTO meets industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep fooding and microbe learning!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferment'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Data IA &amp; Grand défi ferments du futur, Sep 2023, Gif sur Yvette (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From microbiomes and food, to health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Microbiologie de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Strasbourg, Mar 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating Scientists and fermented food producers to identify the barriers to innovation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international Fermented Food Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting innovation of ferMENTed fOods (Pimento)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frias J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciesarova Z</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laranjo M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papademas P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical reactions in foods IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottlenecks of innovation in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pimento meets industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on the microbial ecological basis of food spoilage and preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME18, 18th International Symposium on Microbial Ecology1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lausane, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating Scientists and fermented food producers to identify the barriers to innovation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO science and innovation forum Side event : Food fermentation as a driver of sustainable innovation in food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Oct 2022, on line meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of gyrB amplicon sequencing in comparison to 16S rDNA amplicon sequencing to evaluate intra-species bacterial diversity in food microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Peguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 20. Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the adaptation of a ham bacterial community to salt and nitrite reduction using a synthetic ecology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méry N'Dione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les interactions bactériennes lors de la conservation des viandes grâce aux techniques de séquençage haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sécuri Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation en circuits courts et de proximité, pratiques émergentes et risques associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelles contributions à la durabilité des systèmes alimentaires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies et premiers éléments pour mieux comprendre le phénomène de l'altération des aliments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les nouvelles technologies de conservation des aliments : biopréservation et hautes pressions. Journée de restitution du RMT-ACTIA FlorePro et du projet ANR BLACHP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic bacteria combined with high pressure for a sustainable stabilization process of refrigerated meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Food Science and Technology (EFFoST). NLD., Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving bacterial spoilage prediction by multi-omic analyses and statistical modeling of metabolic activities among synthetic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Peguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International ICFMH Conference - FoodMicro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Committee on Food Microbiology and Hygiene (ICFMH). INT., Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilage of salt reduced raw pork sausages evidenced by metatranscriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International sympoium on fermented meats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding meat spoilage using meaningful combinations of pan-omics methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Microbiological Societies (FEMS). NLD., Oct 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into spoilage activities of bacterial ecosystems in sodium-reduced pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Spoilers in Food 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the spoilage microbial diversity in raw pork sausages: role of salt and packaging storage conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ème Club des Bactéries lactiques: Nouveaux défis pour la recherche et l'industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance approfondie des communautés bactériennes des aliments et ses conséquences pour l’utilisation de la biopréservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2015 : Carrefours de l'Innovation Agronomique "La biodiversité des ferments au service de l'innovation alimentaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of heme on interactions between a food lactic acid bacterium and two intestinal pathogens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Verplaetse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lechardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Nielsen-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ème Club des Bactéries Lactiques. nouveaux défis pour la recherche et l'industrie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic insights into the dynamics and functionnality of food microbial communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International ICFMH symposium, FoodMicro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic evolution during storage of meat and seafood products towards the selection of core and variable components of microbial spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Lactobacillus sakei strain cocktails to improve hygienic quality of raw beef meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Schmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Public Meeting of EU Prosafebeef Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet protecteur de Lactobacillus sakei pour améliorer la qualité microbiologique des steaks hachés de bœuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. édition du colloque du Club des Bactéries Lactiques (CBL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métabolisme de l'acide sialique (NANA) par Lactobacillus sakei : un facteur de compétitivité dans l'écosystème carné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila J. Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. édition du colloque du Club des Bactéries Lactiques (CBL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Clermon-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empreinte de population des bactéries lactiques dans le carpaccio de bœuf est sous l’influence du processus de stockage et des changements saisonniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFM/RMT Florepro.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Nov 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic structure of lactic acid bacteria community in non-fermented beef meat ecosystems and natural population dynamic of the meat starter species Lactobacillus sakei assessed by genotype fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.International Symposium on Fermented Meats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype fingerprint of Lactobacillus sakei structural populations in meat products: Understanding the species evolution capacity and its global behavior in variable ecological food niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-species diversity of Lactobacillus sakei as a tool for designing biopreservative cultures of fresh meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Food Congress (EFFOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité intra-espèce et structure de la population naturelle de Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15.Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre Staphylococcus xylosus et Lactobacillus sakei dans une matrice «saucisson» modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFM « Interactions bactériennes dans les environnements agroalimentaires: apport des nouvelles approches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence complète du génome de la bactérie de la viande Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie A.-M. Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium SFM, Interactions Bactériennes dans les Environnements Agroalimentaires : Apport des Nouvelles Approches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome project of the meat born lactic acid bacterium Lactobacillus sakei 23K: understanding bacterial adaptation to meat and paving the way to the development of biopreservative cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie A.-M. Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Conference on Prokaryotic Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers regards sur le génome d’une bactérie lactique originale : structure, polymorphisme et analyse génétique ciblée du chromosome de Lactobacillus sakei 23K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar and arginine metabolism in Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Malleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LACTIC 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine metabolism in Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque du club des bactéries lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Paris, France. pp.M7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siderophore-inducible iron uptake in Pseudomonas fragi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Iron and Iron Microbial Chelates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Bruges, Belgium. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron metabolism in the non-siderophore producing species Pseudomonas fragi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Iron and Iron Microbial Chelates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Bruges, Belgium. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'homogeneite des genres Brochothrix, Carnobacterium, Lactobacillus par hybridation ADN-ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congres Societe Francaise de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of some lactic acid bacteria from meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interet des profils de restriction des genes ARN comme marqueurs moleculaires des souches des Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.D. Grimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congres Societe Francaise de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hybridations ADN-ARN : Applications a l'etude du genre Carnobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Reunion du Club des Bacteries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification genomique des lactobacilles d'origine carnee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.D. Grimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. reunion du Club des bacteries lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1987, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the potential of plant-based fermented foods through a Living Lab approach with consumers and stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayité Adama-Hondegla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on agroecosystem Living labs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Innovation of ferMENTed fOods (PIMENTO) - COST ACTION CA20128.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Ciesarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Laranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photis Papademas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Foodomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Cesena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Innovation of ferMENTedfOods (PIMENTO) - COST Action CA20128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Ciesarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Laranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photis Papademas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Microbial Food and Feed Ingredients,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen,, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Innovation of ferMENTed fOods (PIMENTO) - COST ACTION CA20128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Ciesarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Laranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photis Papademas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Probiotics, Prebiotics, New Foods, Nutraceuticals, Botanicals &amp; Phytomedicals for Nutrition &amp; Human and Microbiota Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of combing high pressure and biopreservation on nitrite-reduced diced cooked ham microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaoroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catane, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding meat spoilage using meaningful combinations of pan-omics methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Peguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME17 - 17. International Symposium on Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Leipzig, Germany. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of gyrB amplicon sequencing in comparison to 16S rDNA amplicon sequencing to evaluate intra-species bacterial diversity in food microbiotaImproving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Peguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the different characteristics of an industrial production chain can influence the microbial fingerprint of cooked ham ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méry N'Dione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heme transport systems in the lactic acid bacterium Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Verplaetse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Nielsen Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Biometals Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt and storage packaging : key factors modifying microbial diversity in spoiled raw pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international sympoium on fermented meats.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low NaCl reduction impact on Salmonella growth in pork sausages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International sympoium on samonella and salmonelosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt and storage packaging: Key factors modifying microbial diversity in spoiled raw pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International ICFMH Conference. Food Micro 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Dublin, Ireland. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of different gene expression in RNA-sequencing data for the investigation of bioprotectrive effect of Lactobacillusd sakei in beef carpaccios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Membre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on predictive modeling in food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of salt and storage packaging conditions on the spoilage microbial diversity of raw pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Microbial Diversity: The Challenge of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pérouse, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological engineering of food microbial ecosystems: example through the design of meat preservative cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherches Industries (JRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Narbonne, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological engineering of meat mirobial ecosystems: factorial design of complex meat preservative cultures for spoilage reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Microbial Diversity : The Challenge of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Perugia, Italy. , 334 p., 2015, Microbial diversity 2015 - The challenge of complexity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gene cluster encoding the enzymes of the arginine deiminase pathway of Lactobacillus sake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of protein expression for uracile prototrophy in Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar and arginine metabolism in Lactobacillus sake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Malleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine degradation in Lactobacillus sake and multiple regulations of expression of the arc operon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of arginine degradation in Lactobacillus sake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat microbiology and spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fidel TOLDRA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Woodhead Publishing Series in Food Science, Technology and Nutrition Lawrie’s Meat Science, ninth edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.195-218, 2023, ISBN: 978-0-323-85408-5 (print) ISBN: 978-0-323-98453-9 (online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel insoupçonné des aliments fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°3, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.44-65, 2023, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/TBQH-Z030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Microbiote Intestinal notre nouvel allié santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°2, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.46-65, 2022, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/Z3BN-R647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and Genomics of &amp;lt;em&amp;gt;Lactobacillus sakei&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Lactobacillus curvatus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrecia C. Terán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul R. Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactobacillus Genomics and Metabolic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caister Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 214 p., 2019, 978-1-910190-89-0. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21775/9781910190890.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés microbiennes de la viande bovine et sécurité sanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chaine de la viande bovine-Production, transformation, valorisation et consommation de la viande bovine Lavoisier editeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat microbiology and spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lawrie's meat science. Elsevier -Woodhead publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus sakei in Meat Fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology of Lactic Acid Bacteria: Novel Applications, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN WILEY &amp; SONS LTD, pp.7, 2016, 978-1-118-86837-9; 978-1-118-86840-9. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118868386.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés microbiennes des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métagénomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 116 p., 2015, Collection Savoir-Faire, 978-2-7592-2293-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetics of microbial starters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Fermented Meat and Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., Wiley-Blackwell, 528 p., 2015, 978-1-118-525269-1. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118522653.ch19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métagénomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 116 p., 2015, Collection Savoir-Faire, 978-2-7592-2293-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilage microorganisms: risks and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of fermented meat and poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 528 p., 2015, 978-1-118-52269-1. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118522653.ch45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification methods and DNA fingerprinting: whole genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of food microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2ème ed.), Academic Press - Elsevier, 2014, 978-0-12-384730-0. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384730-0.00414-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la biopréservation via des cultures microbiennes dans la filière des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les flores protectrices pour la conservation des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 160 p., 2013, Synthèses (Quae), 978-2-7592-1920-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic acid bacteria in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Rul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics in foods, principles and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science+Business Media</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 589 p., 2013, Food Microbiology and Food Safety, 978-1-4614-5626-1. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-5626-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de sélection des micro-organismes bioprotecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les flores protectrices pour la conservation des aliments : utilisation, efficacité et interactions dans l’écosystème microbien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 160 p., 2013, Synthèses (Quae), 978-2-7592-1920-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - La biopréservation et les microorganismes bioprotecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flores protectrices pour la conservation des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 160 p., 2013, Collection Synthèses, 978-2-7592-1920-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Crutz-Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 495 p., 2008, 978-0-387-79381-8. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-79382-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of bacterial “omics” in food fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Crutz - Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Techniques in the Microbial Ecology of Fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2008, 978-0-387-74519-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of microbial starters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Crutz-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dordet Frisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Fermented Meat and Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackwell Publishing, 2007, 978-0-8138-1477-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la taxonomie moleculaire a la classification des bacteries lactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacteries lactiques : aspects fondamentaux et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining strategic R&amp;I agendas to enable microbiome applications in food systems and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dinges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Kriaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix Wepner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive effect of combining high pressure and biopreservation treatments on lowering the bacterial growth during storage of diced cooked ham with reduced nitrite salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations du RMT – ACTIA – FLOREPRO pour « l’usage des cultures protectrices »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métagénomique : développements et futures applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116, 2015, Collection Savoir-Faire, 978-2-7592-2293-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils génomiques pour Lactobacillus sakei et son utilisation dans l'industrie des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocktail de Lactobacillus sakei pour la conservation de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: V/REF. INRA FLEC - DI - RV 10-0031 ; N/REF. 363509 / D30174 - SGO. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of DNA markers for characterizing and fingerprinting a Lactobacillus sakei isolate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US61237460 et EU09305792.5. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of marker genes for the characterization of Lactobacillus strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US6103163 et EU08300118.0. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId519"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Champomier Vergès </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome metabolic modeling as a tool for innovation in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 67, pp.101368. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2025.101368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of fermented foods, from empiricism to scientific evidence: The contribution of Ferments du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le-Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamins formed by microorganisms in fermented foods: effects on human vitamin status—a systematic narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhan Keyvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Adesemoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chanséaume-Bussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1653666. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2025.1653666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome Interconnectedness throughout Environments with Major Consequences for Healthy People and a Healthy Planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sessitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Wakelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schloter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Cernava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87 (3), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mmbr.00212-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of High-Pressure Treatment at 500 MPa and Biopreservation with a Lactococcus lactis Strain for Lowering the Bacterial Growth during Storage of Diced Cooked Ham with Reduced Nitrite Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome ethics, guiding principles for microbiome research, use and knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Cernava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp. 50. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-022-00444-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underlying evidence for the health benefits of fermented foods in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Béra-Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel E El-Mecherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.4804 - 4824. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1fo03989j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345288v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata harmonization–Standards are the key for a better usage of omics data for integrative microbiome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Cernava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Rybakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buscot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Carolyn Mchardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-022-00425-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of omics to biopreservation: Toward food microbiome engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.951182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heme Uptake in Lactobacillus sakei Evidenced by a New Energy Coupling Factor (ECF)-Like Transport System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Verplaetse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (18), pp.1-41. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02847-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome definition re-visited: old concepts and new challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Rybakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Cernava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-020-00875-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments fermentés & bénéfices santé : un défi pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine El Mecherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Eutamène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (3), pp.136-148. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2020.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide sequence and analysis of pRC12 and pRC18, two theta-replicating plasmids harbored by Lactobacillus curvatus CRL 705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrecia Terán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio A. Cuozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María C. Aristimuño Ficoseco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0230857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large microbiota survey reveals how the microbial ecology of cooked ham is shaped by different processing steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méry N'Dione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2020.103547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale multivariate dataset on the characterization of microbiota diversity, microbial growth dynamics, metabolic spoilage volatilome and sensorial profiles of two industrially produced meat products subjected to changes in lactate concentration and packaging atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des microbiotes comme modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions : effet sur les communautés microbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Amap aux supermarchés coopératifs, les consommateurs s'engagent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, HS 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions: des outils pour la maîtrise des dangers microbiologiques dans les aliments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete and Draft Genome Sequences of Nine&amp;lt;em&amp;gt; Lactobacillus&amp;lt;/em&amp;gt; &amp;lt;em&amp;gt;sakei&amp;lt;/em&amp;gt; Strains Selected from the Three Known Phylogenetic Lineages and Their Main Clonal Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (16), 3 p. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00082-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering intra-species bacterial diversity of meat and seafood spoilage microbiota using gyrB amplicon sequencing: A comparative analysis with 16S rDNA V3-V4 amplicon sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Peguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0204629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of an amplification bias associated to Leuconostocaceae family with a universal primer routinely used for monitoring microbial community structures within food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-018-3908-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented meats (and the symptomatic case of the Flemish food pyramid): Are we heading towards the vilification of a valuable food group?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Aymerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cocolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 274, pp.67-70. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomic Analysis of Lactobacillus curvatus Reveals Two Lineages Distinguished by Genes for Fermenting Plan-Derived Carbohydrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrecia C. Terán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), pp.1516 - 1525. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evy106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequences of nine strains of brochothrix thermosphacta, carnobacterium divergens, lactobacillus algidus, lactobacillus fuchuensis, lactococcus piscium, leuconostoc gelidum subsp. gasicomitatum, pseudomonas lundensis, and weissella viridescens, a collection of psychrotrophic species involved in meat and seafood spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (24), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00479-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome sequence of &amp;lt;em&amp;gt;Lactobacillus curvatus&amp;lt;/em&amp;gt; FLEC03, a meat-borne isolate from beef carpaccio packaged in a modified atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrecia C. Terán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (26), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00584-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of &amp;lt;em&amp;gt;Serratia proteamaculans&amp;lt;/em&amp;gt; MFPA44A14-05, a model organism for the study of meat and seafood spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (23), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00491-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing salt in raw pork sausages increases spoilage and correlates with reduced bacterial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (13), pp.3928-3939. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00323-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance approfondie des communautés bactériennes des aliments et ses conséquences pour l’utilisation de la biopréservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Christieans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462262826089343E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic insights into the dynamics of microbial communities in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kergourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taminiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 213, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and proteomic analysis of [i]Oenococcus oeni[/i] PSU-1 response to ethanol shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Cordero-Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Bordons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.87-95. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and proteomic analysis of Oenococcus oeni PSU-1 response to ethanol shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nair Olguín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Cordero-Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp. 87-95. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polyphasic approach to study the dynamics of microbial population of an organic wheat sourdough during its conversion to gluten-free sourdough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mezaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Bonnand Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2436/20.1501.01.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and efficiency of Lactobacillus sakei strain mixtures used as protective cultures in ground beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (3), pp.332-338. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and ecological selection of core and food-specific bacterial communities associated with meat and seafood spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Caekebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp.1105-1118. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2014.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catabolism of N -Acetylneuraminic Acid, a Fitness Function of the Food-Borne Lactic Acid Bacterium Lactobacillus sakei, Involves Two Newly Characterized Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (6), pp.2012-2018. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03301-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of [i]Lactobacillus sakei[/i] reveals three lineages with distinct evolutionary histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0073253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catabolism of N-Acetylneuraminic Acid, a Fitness Function of the Food-Borne Lactic Acid Bacterium Lactobacillus sakei, Involves Two Newly Characterized Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (6), pp.2012-2018. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03301-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete chromosome sequence of Carnobacterium maltaromaticum LMA 28.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Cailliez-Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila J. Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Inam M. I. Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00115-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystèmes microbiens et préservation des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.57-77. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ckm8-9w22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecies diversity of Lactobacillus sakei response to oxidative stress and variability of strain performance in mixed strains challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.197 - 204. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2011.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprint of lactic acid bacteria population in beef carpaccio is influenced by storage process and seasonal changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.187 - 196. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2011.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a Lactobacillus plantarum human isolate to tannic acidchallenge assessed by proteomic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose J. Antonio Curiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector H. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca B. de Las Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (10), pp.1454 - 1465. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201000621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive response of Lactobacillus sakei 23K during growth in the presence of meat extracts: A proteomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 142 (1-2), pp.36-43. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Lactobacillus sakei Mutants Selected after Adaptation to the Gastrointestinal Tracts of Axenic Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Chiaramonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (9), pp.2932-2939. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02451-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Sources Used by the Nonpathogenic Lactic Acid Bacterium Lactobacillus sakei as Revealed by Electron Energy Loss Spectroscopy and Secondary-Ion Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting-Di Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guerquin-Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (2), pp.560-565. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02205-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic comparison of the cytosolic proteins of three Bifidobacterium longum human isolates and B. longum NCC2705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-10-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary metabolism in Lactobacillus sakei food isolates by proteomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Mcleod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Naterstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Axelsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.120. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-10-120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecies genomic diversity and natural population structure of the meat-borne lactic acid bacterium Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Dudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (4), pp.970-980. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01721-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Lactobacillus&amp;lt;/em&amp;gt; role during conditioning of refrigerated and vacuum-packaged Argentinean meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vignolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (3), pp.603-610. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2007.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary analysis of Bifidobacterium longum exported proteins by two-dimensional electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara de Los Reyes-Gavilán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1-3), pp.74-75. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000106085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metalloprotease Vsm Is the Major Determinant of Toxicity for Extracellular Products of Vibrio splendidus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Binesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delsert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (23), pp.7108-7117. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01261-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein synthesis in lactic acid and pathogenic bacteria during recovery from a high pressure treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Jofre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélen Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 158 (6), pp.512-520. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2007.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and response of Bifidobacterium animalis subsp lactis to bile: a proteomic and physiological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitte Stuer-Lauridsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ruas-Madiedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (21), pp.6757-6767. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00637-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-pH adaptation and the acid tolerance response of Bifidobacterium longum biotype longum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Carmen Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (20), pp.6450-6459. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00886-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus sakei, une bactérie atypique, vieille compagne de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Crutz-Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 126, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du génome de Lactobacillus sakei à la bioconservation des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactate racemization as a rescue pathway for supplying D-lactate to the cell wall biosynthesis machinery in Lactobacillus plantarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deghorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mainardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tytgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 187 (19), pp.6750-6761. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.187.19.6750-6761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome sequence of the meat-borne lactic acid bacterium Lactobacillus sakei 23K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Crutz-Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (12), pp.1527-1533. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of global changes in protein expression during bile salt exposure of Bifidobacterium longum NCIMB 8809</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara de Los Reyes-Gavilán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 187 (16), pp.5799-5808. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.187.16.5799-5808.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for involvement of at least six proteins in adaptation of Lactobacillus sakei to cold temperatures and addition of NaCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Méra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (12), pp.7260-7268. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.70.12.7260-7268.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pepR Gene of Lactobacillus sakei Is Positively Regulated by Anaerobiosis at the Transcriptional Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Méra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (8), pp.3873-3877. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.68.8.3873-3877.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and genetic map of the Lactobacillus sakei 23K chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Stentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 148 (2), pp.421-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic acid bacteria and proteomics: current knowledge and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Yves Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 771 (1-2), pp.329-342. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1570-0232(01)00624-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Lactobacillus sakei adaptation to its environment by a proteomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (1-2), pp.97-105. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.22.97-105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus sakei: recent developments and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 152, pp.839-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein expression under uracil privation in Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Méra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 200, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between arginine degradation, pH and survival in Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 180, pp.297-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional analysis of the gene cluster encoding pathway of Lactobacillus sake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 180 (16), pp.4154-4159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient transformation of Lactobacillus sake by electroporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morel-Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 142, pp.1273-1279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of iron by the non-siderophore-producing Pseudomonas fragi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Stintzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 142, pp.1191-1199. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/13500872-142-5-1191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate utilization in Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 62 (6), pp.1922-1927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial activity among Pseudomonas strains of meat origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simpliflied key for identifying homofermentative Lactobacillus and Carnobacterium spp. from meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of applied bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 70, pp.469-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-rRNA hybridization studies among Brochothrix spp. and some other gram-positive bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 40 (4), pp.464-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic acid relatedness studies on the genus carnobacterium and related taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of general microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 135 (5), pp.1391-1394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activites lipolytiques de Brochothrix thermosphacta et des bacteries lactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 9 (4), pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la flore lactique des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 9 (4), pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine catabolism in Lactobacillus sake isolated from meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 53 (11), pp.2683-2685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic identification of meat lactobacilli as Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.D. Grimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Pasteur. Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 138, pp.751-758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating scientists and fermented foods producers to boost innovation for Scociety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cordaillat Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international fermented Food forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First lessons from a survey on bottlenecks for innovation in fermented food sector in COST countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cordaillat Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum on fermented foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du traditionnel vers le rationnel : utilisation d'approches omiques pour la conception d'écosystèmes microbiens sur mesures et la fabrication d'une boisson fermentée céréalière saine et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chochois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nutrition et Ecologie Microbienne (NEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosters and Hurdles towards innovation in Fermented Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cordaillat-Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Budak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One process applied to different cereals leads to specific microbial profiles: the case of traditional fermented couscous from Senegal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chochois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikhoun Tidiane Willane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum on Fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First lessons from a survey on bottlenecks for innovation in fermented food sector in COST countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cordaillat Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMENTO meets industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From microbiomes and food, to health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Microbiologie de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Strasbourg, Mar 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep fooding and microbe learning!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferment'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Data IA &amp; Grand défi ferments du futur, Sep 2023, Gif sur Yvette (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating Scientists and fermented food producers to identify the barriers to innovation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international Fermented Food Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting innovation of ferMENTed fOods (Pimento)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frias J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciesarova Z</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laranjo M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papademas P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical reactions in foods IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottlenecks of innovation in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pimento meets industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on the microbial ecological basis of food spoilage and preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME18, 18th International Symposium on Microbial Ecology1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lausane, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating Scientists and fermented food producers to identify the barriers to innovation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO science and innovation forum Side event : Food fermentation as a driver of sustainable innovation in food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Oct 2022, on line meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of gyrB amplicon sequencing in comparison to 16S rDNA amplicon sequencing to evaluate intra-species bacterial diversity in food microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Peguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 20. Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the adaptation of a ham bacterial community to salt and nitrite reduction using a synthetic ecology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méry N'Dione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les interactions bactériennes lors de la conservation des viandes grâce aux techniques de séquençage haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sécuri Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation en circuits courts et de proximité, pratiques émergentes et risques associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelles contributions à la durabilité des systèmes alimentaires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic bacteria combined with high pressure for a sustainable stabilization process of refrigerated meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Food Science and Technology (EFFoST). NLD., Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies et premiers éléments pour mieux comprendre le phénomène de l'altération des aliments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les nouvelles technologies de conservation des aliments : biopréservation et hautes pressions. Journée de restitution du RMT-ACTIA FlorePro et du projet ANR BLACHP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving bacterial spoilage prediction by multi-omic analyses and statistical modeling of metabolic activities among synthetic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Peguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International ICFMH Conference - FoodMicro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Committee on Food Microbiology and Hygiene (ICFMH). INT., Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilage of salt reduced raw pork sausages evidenced by metatranscriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International sympoium on fermented meats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding meat spoilage using meaningful combinations of pan-omics methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Microbiological Societies (FEMS). NLD., Oct 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into spoilage activities of bacterial ecosystems in sodium-reduced pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Spoilers in Food 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the spoilage microbial diversity in raw pork sausages: role of salt and packaging storage conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ème Club des Bactéries lactiques: Nouveaux défis pour la recherche et l'industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance approfondie des communautés bactériennes des aliments et ses conséquences pour l’utilisation de la biopréservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2015 : Carrefours de l'Innovation Agronomique "La biodiversité des ferments au service de l'innovation alimentaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of heme on interactions between a food lactic acid bacterium and two intestinal pathogens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Verplaetse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lechardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Nielsen-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ème Club des Bactéries Lactiques. nouveaux défis pour la recherche et l'industrie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic insights into the dynamics and functionnality of food microbial communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International ICFMH symposium, FoodMicro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic evolution during storage of meat and seafood products towards the selection of core and variable components of microbial spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Lactobacillus sakei strain cocktails to improve hygienic quality of raw beef meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Schmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Public Meeting of EU Prosafebeef Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet protecteur de Lactobacillus sakei pour améliorer la qualité microbiologique des steaks hachés de bœuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. édition du colloque du Club des Bactéries Lactiques (CBL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métabolisme de l'acide sialique (NANA) par Lactobacillus sakei : un facteur de compétitivité dans l'écosystème carné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila J. Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. édition du colloque du Club des Bactéries Lactiques (CBL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Clermon-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic structure of lactic acid bacteria community in non-fermented beef meat ecosystems and natural population dynamic of the meat starter species Lactobacillus sakei assessed by genotype fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.International Symposium on Fermented Meats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empreinte de population des bactéries lactiques dans le carpaccio de bœuf est sous l’influence du processus de stockage et des changements saisonniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFM/RMT Florepro.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Nov 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype fingerprint of Lactobacillus sakei structural populations in meat products: Understanding the species evolution capacity and its global behavior in variable ecological food niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-species diversity of Lactobacillus sakei as a tool for designing biopreservative cultures of fresh meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Food Congress (EFFOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité intra-espèce et structure de la population naturelle de Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15.Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence complète du génome de la bactérie de la viande Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie A.-M. Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium SFM, Interactions Bactériennes dans les Environnements Agroalimentaires : Apport des Nouvelles Approches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre Staphylococcus xylosus et Lactobacillus sakei dans une matrice «saucisson» modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFM « Interactions bactériennes dans les environnements agroalimentaires: apport des nouvelles approches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome project of the meat born lactic acid bacterium Lactobacillus sakei 23K: understanding bacterial adaptation to meat and paving the way to the development of biopreservative cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie A.-M. Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Conference on Prokaryotic Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers regards sur le génome d’une bactérie lactique originale : structure, polymorphisme et analyse génétique ciblée du chromosome de Lactobacillus sakei 23K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar and arginine metabolism in Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Malleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LACTIC 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine metabolism in Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque du club des bactéries lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Paris, France. pp.M7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron metabolism in the non-siderophore producing species Pseudomonas fragi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Iron and Iron Microbial Chelates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Bruges, Belgium. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siderophore-inducible iron uptake in Pseudomonas fragi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Iron and Iron Microbial Chelates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Bruges, Belgium. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'homogeneite des genres Brochothrix, Carnobacterium, Lactobacillus par hybridation ADN-ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congres Societe Francaise de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of some lactic acid bacteria from meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interet des profils de restriction des genes ARN comme marqueurs moleculaires des souches des Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.D. Grimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congres Societe Francaise de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hybridations ADN-ARN : Applications a l'etude du genre Carnobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Reunion du Club des Bacteries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification genomique des lactobacilles d'origine carnee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.D. Grimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. reunion du Club des bacteries lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1987, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the potential of plant-based fermented foods through a Living Lab approach with consumers and stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayité Adama-Hondegla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on agroecosystem Living labs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Innovation of ferMENTed fOods (PIMENTO) - COST ACTION CA20128.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Ciesarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Laranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photis Papademas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Foodomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Cesena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Innovation of ferMENTedfOods (PIMENTO) - COST Action CA20128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Ciesarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Laranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photis Papademas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Microbial Food and Feed Ingredients,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen,, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Innovation of ferMENTed fOods (PIMENTO) - COST ACTION CA20128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Ciesarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Laranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photis Papademas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Probiotics, Prebiotics, New Foods, Nutraceuticals, Botanicals &amp; Phytomedicals for Nutrition &amp; Human and Microbiota Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of combing high pressure and biopreservation on nitrite-reduced diced cooked ham microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaoroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catane, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding meat spoilage using meaningful combinations of pan-omics methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Peguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME17 - 17. International Symposium on Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Leipzig, Germany. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of gyrB amplicon sequencing in comparison to 16S rDNA amplicon sequencing to evaluate intra-species bacterial diversity in food microbiotaImproving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Peguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the different characteristics of an industrial production chain can influence the microbial fingerprint of cooked ham ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méry N'Dione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heme transport systems in the lactic acid bacterium Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Verplaetse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Nielsen Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Biometals Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt and storage packaging : key factors modifying microbial diversity in spoiled raw pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international sympoium on fermented meats.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low NaCl reduction impact on Salmonella growth in pork sausages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International sympoium on samonella and salmonelosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt and storage packaging: Key factors modifying microbial diversity in spoiled raw pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International ICFMH Conference. Food Micro 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Dublin, Ireland. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of different gene expression in RNA-sequencing data for the investigation of bioprotectrive effect of Lactobacillusd sakei in beef carpaccios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Membre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on predictive modeling in food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of salt and storage packaging conditions on the spoilage microbial diversity of raw pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Microbial Diversity: The Challenge of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pérouse, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological engineering of food microbial ecosystems: example through the design of meat preservative cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherches Industries (JRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Narbonne, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological engineering of meat mirobial ecosystems: factorial design of complex meat preservative cultures for spoilage reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Microbial Diversity : The Challenge of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Perugia, Italy. , 334 p., 2015, Microbial diversity 2015 - The challenge of complexity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of protein expression for uracile prototrophy in Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gene cluster encoding the enzymes of the arginine deiminase pathway of Lactobacillus sake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar and arginine metabolism in Lactobacillus sake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Malleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine degradation in Lactobacillus sake and multiple regulations of expression of the arc operon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of arginine degradation in Lactobacillus sake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel insoupçonné des aliments fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°3, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.44-65, 2023, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/TBQH-Z030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat microbiology and spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fidel TOLDRA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Woodhead Publishing Series in Food Science, Technology and Nutrition Lawrie’s Meat Science, ninth edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.195-218, 2023, ISBN: 978-0-323-85408-5 (print) ISBN: 978-0-323-98453-9 (online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Microbiote Intestinal notre nouvel allié santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°2, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.46-65, 2022, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/Z3BN-R647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and Genomics of &amp;lt;em&amp;gt;Lactobacillus sakei&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Lactobacillus curvatus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrecia C. Terán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul R. Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactobacillus Genomics and Metabolic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caister Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 214 p., 2019, 978-1-910190-89-0. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21775/9781910190890.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés microbiennes de la viande bovine et sécurité sanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chaine de la viande bovine-Production, transformation, valorisation et consommation de la viande bovine Lavoisier editeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat microbiology and spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lawrie's meat science. Elsevier -Woodhead publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus sakei in Meat Fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology of Lactic Acid Bacteria: Novel Applications, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN WILEY &amp; SONS LTD, pp.7, 2016, 978-1-118-86837-9; 978-1-118-86840-9. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118868386.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métagénomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 116 p., 2015, Collection Savoir-Faire, 978-2-7592-2293-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés microbiennes des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métagénomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 116 p., 2015, Collection Savoir-Faire, 978-2-7592-2293-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetics of microbial starters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Fermented Meat and Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., Wiley-Blackwell, 528 p., 2015, 978-1-118-525269-1. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118522653.ch19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilage microorganisms: risks and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of fermented meat and poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 528 p., 2015, 978-1-118-52269-1. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118522653.ch45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification methods and DNA fingerprinting: whole genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of food microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2ème ed.), Academic Press - Elsevier, 2014, 978-0-12-384730-0. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384730-0.00414-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la biopréservation via des cultures microbiennes dans la filière des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les flores protectrices pour la conservation des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 160 p., 2013, Synthèses (Quae), 978-2-7592-1920-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic acid bacteria in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Rul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics in foods, principles and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science+Business Media</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 589 p., 2013, Food Microbiology and Food Safety, 978-1-4614-5626-1. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-5626-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de sélection des micro-organismes bioprotecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les flores protectrices pour la conservation des aliments : utilisation, efficacité et interactions dans l’écosystème microbien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 160 p., 2013, Synthèses (Quae), 978-2-7592-1920-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - La biopréservation et les microorganismes bioprotecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flores protectrices pour la conservation des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 160 p., 2013, Collection Synthèses, 978-2-7592-1920-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Crutz-Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 495 p., 2008, 978-0-387-79381-8. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-79382-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of bacterial “omics” in food fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Crutz - Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Techniques in the Microbial Ecology of Fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2008, 978-0-387-74519-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of microbial starters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Crutz-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dordet Frisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Fermented Meat and Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackwell Publishing, 2007, 978-0-8138-1477-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la taxonomie moleculaire a la classification des bacteries lactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacteries lactiques : aspects fondamentaux et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining strategic R&amp;I agendas to enable microbiome applications in food systems and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dinges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Kriaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix Wepner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive effect of combining high pressure and biopreservation treatments on lowering the bacterial growth during storage of diced cooked ham with reduced nitrite salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations du RMT – ACTIA – FLOREPRO pour « l’usage des cultures protectrices »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métagénomique : développements et futures applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116, 2015, Collection Savoir-Faire, 978-2-7592-2293-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils génomiques pour Lactobacillus sakei et son utilisation dans l'industrie des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocktail de Lactobacillus sakei pour la conservation de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: V/REF. INRA FLEC - DI - RV 10-0031 ; N/REF. 363509 / D30174 - SGO. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of DNA markers for characterizing and fingerprinting a Lactobacillus sakei isolate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US61237460 et EU09305792.5. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of marker genes for the characterization of Lactobacillus strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US6103163 et EU08300118.0. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId519"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2025.101368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447877v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le-Loir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.12.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Keyvan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Adesemoye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chans&#233;aume-Bussiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2025.1653666" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396666v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sessitsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wakelin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schloter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Cernava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00212-22" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345288v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Champomier Verg&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel E El-Mecherfi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Folign&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fo03989j" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Lange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Berg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Charles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-022-00444-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaroson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rossero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anthoine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020456" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Rybakova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buscot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carolyn Mchardy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-022-00425-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.951182" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Ter&#225;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Cuozzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C. Aristimu&#241;o Ficoseco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Fadda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230857" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105453" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhutrel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02847-19" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939442v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Fischer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00875-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936312v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddine El Mecherfi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.02.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zagdoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ry N'Dione" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103547" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960423v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947109v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00082-18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Peguilhan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204629" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3908-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Aymerich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cocolin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Vuyst" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.02.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia C. Ter&#225;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Raya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy106" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00479-18" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617680v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00584-17" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622529v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Fougy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00491-17" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00323-16" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536517v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kergourlay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taminiau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.09.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Zagorec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier Verges" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christieans" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462262826089343E12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cordero-Otero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bordons" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960209v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nair Olgu&#237;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraige" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190027v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mezaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand Ducasse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.202" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053883v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Christieans" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rivollier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucquin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.08.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5FJWZX1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204375v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caekebeke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.202" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Champomier-Verges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03301-12" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189719v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjari" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073253" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003325v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939584v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam M. I. Afzal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00115-12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003446v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.07.011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B3PJNZF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019534v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ckm8-9w22" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003445v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.08.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P15PSMRB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. Antonio Curiel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector H. Rodriguez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca B. de Las Rivas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Anglade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201000621" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-197HXL74-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655556v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.05.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922084v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Chiaramonte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02451-09" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bordat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02205-09" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922087v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Aires" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-29" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922091v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Mcleod" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Naterstad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Axelsson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-120" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190024v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daty" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Dudez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01721-08" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666904v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignolo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.04.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KM4SGR7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660202v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja S&#225;nchez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara de Los Reyes-Gavil&#225;n" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106085" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922079v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Binesse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delsert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01261-08" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663150v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jofre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;len Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2007.05.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4RJF93K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668406v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte Stuer-Lauridsen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ruas-Madiedo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00637-07" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662648v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Collado" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00886-07" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190029v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Coq" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656226v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Le Coq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680748v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goffin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deghorain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mainardi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tytgat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.19.6750-6761" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683108v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cornet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1160" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678256v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.16.5799-5808.2005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683183v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Marceau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se M&#233;ra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.12.7260-7268.2004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922110v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.22.97-105" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922099v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.68.8.3873-3877.2002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677706v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hissler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Stentz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372157v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1570-0232(01)00624-9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF1WHT31-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669693v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672790v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marceau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;ra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697222v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zuniga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel-Deville" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez-Martinez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697883v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stintzi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Meyer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-142-5-1191" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693605v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686063v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Postma" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702808v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712602v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708156v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717314v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728903v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718543v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719687v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721078v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grimont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.D. Grimont" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238329v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cordaillat Simmons" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio del Casale" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240712v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238396v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cordaillat-Simmons" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borges" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Budak" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240627v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Renard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Balland" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238241v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balland" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhoun Tidiane Willane" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238425v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303228v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303128v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238372v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877262v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frias J" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del Casale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciesarova Z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laranjo M" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papademas P" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385663v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303071v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240660v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947091v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788460v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947215v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791560v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947117v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787582v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moriceau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789150v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud Liautaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947045v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Fougy-Hou&#235;l" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786372v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786374v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946948v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hezard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739152v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946927v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947024v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204341v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204349v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schmit" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rivollier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811399v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809261v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204350v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204351v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204348v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204347v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204346v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Jones" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933270v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zuliani" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feurer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romey" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guizard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816850v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Le Coq" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Loustau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828495v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759825v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764943v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stentz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Malleret" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845643v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N'Guyen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848672v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meyer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849143v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783111v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781057v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783126v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780813v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781688v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239660v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama-Hondegla" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Humblot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387267v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Frias" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Ciesarova" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Laranjo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Photis Papademas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385643v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386165v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789781v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaoroson" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785806v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786728v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785803v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946986v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946976v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946999v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786729v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fessard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947012v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Membre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795787v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800334v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535376v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839493v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzales" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838419v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835273v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835223v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;tais" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836267v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302937v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zagorec" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958354v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/TBQH-Z030" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791507v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/Z3BN-R647" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786809v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul R. Raya" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caister.com/lactobacillus2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190890.02" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947059v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947065v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533927v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118868386.ch13" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204472v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4101-la-metagenomique.html" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204474v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118522653.ch19" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204473v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204401v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/282231.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118522653.ch45" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204402v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384730-0.00414-6" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806124v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204400v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/282230.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5626-1_15" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D02578F0C978DCE2AEF256E100B7A67FD1AC768F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808850v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204403v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821992v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-0-387-79382-5" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-79382-5_6" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9F063688B8E276D52AA12486A147946AA6093D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822783v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz - Le Coq" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816294v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Lecoq" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet Frisoni" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845088v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasser" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266547v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dinges" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Wepner" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376554v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798437v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204471v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825653v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204335v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204338v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204339v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2025.101368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447877v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le-Loir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.12.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Keyvan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Adesemoye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chans&#233;aume-Bussiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2025.1653666" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396666v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sessitsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wakelin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schloter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Cernava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00212-22" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaroson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rossero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anthoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020456" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Lange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Berg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-022-00444-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345288v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Champomier Verg&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel E El-Mecherfi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Folign&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fo03989j" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Rybakova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buscot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carolyn Mchardy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-022-00425-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.951182" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhutrel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02847-19" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939442v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Fischer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00875-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddine El Mecherfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.02.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921909v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Ter&#225;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Cuozzo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C. Aristimu&#241;o Ficoseco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Fadda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230857" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zagdoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ry N'Dione" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103547" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105453" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960423v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947109v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00082-18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Peguilhan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204629" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3908-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Aymerich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cocolin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Vuyst" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.02.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia C. Ter&#225;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Raya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy106" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00479-18" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617680v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00584-17" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622529v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Fougy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00491-17" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00323-16" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641750v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Zagorec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier Verges" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christieans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462262826089343E12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536517v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kergourlay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taminiau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.09.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cordero-Otero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bordons" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960209v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nair Olgu&#237;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraige" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190027v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mezaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand Ducasse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.202" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053883v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Christieans" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rivollier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucquin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.08.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5FJWZX1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204375v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caekebeke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.202" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Champomier-Verges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03301-12" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189719v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjari" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073253" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003325v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939584v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam M. I. Afzal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00115-12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ckm8-9w22" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003446v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.07.011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B3PJNZF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003445v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.08.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P15PSMRB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. Antonio Curiel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector H. Rodriguez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca B. de Las Rivas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Anglade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201000621" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-197HXL74-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655556v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.05.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922084v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Chiaramonte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02451-09" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bordat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02205-09" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922087v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Aires" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-29" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922091v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Mcleod" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Naterstad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Axelsson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-120" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190024v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daty" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Dudez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01721-08" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666904v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignolo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.04.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KM4SGR7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660202v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja S&#225;nchez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara de Los Reyes-Gavil&#225;n" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106085" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922079v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Binesse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delsert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01261-08" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663150v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jofre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;len Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2007.05.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4RJF93K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668406v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte Stuer-Lauridsen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ruas-Madiedo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00637-07" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662648v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Collado" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00886-07" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656226v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Le Coq" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190029v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Coq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680748v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goffin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deghorain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mainardi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tytgat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.19.6750-6761" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683108v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cornet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1160" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678256v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.16.5799-5808.2005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683183v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Marceau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se M&#233;ra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.12.7260-7268.2004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922099v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.68.8.3873-3877.2002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677706v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hissler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Stentz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372157v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1570-0232(01)00624-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF1WHT31-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922110v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.22.97-105" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669693v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672790v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marceau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;ra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697222v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zuniga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel-Deville" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez-Martinez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693605v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697883v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stintzi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Meyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-142-5-1191" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686063v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Postma" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702808v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712602v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708156v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717314v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728903v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718543v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719687v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721078v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grimont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.D. Grimont" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238329v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cordaillat Simmons" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio del Casale" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240712v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240627v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Renard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Balland" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238396v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cordaillat-Simmons" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borges" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Budak" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238241v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balland" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhoun Tidiane Willane" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238425v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303128v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303228v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238372v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877262v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frias J" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del Casale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciesarova Z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laranjo M" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papademas P" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385663v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303071v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240660v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947091v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788460v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947215v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791560v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787582v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moriceau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947117v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789150v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud Liautaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947045v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Fougy-Hou&#235;l" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786372v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786374v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946948v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hezard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739152v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946927v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947024v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204341v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204349v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schmit" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rivollier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811399v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809261v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204351v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204350v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204348v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204347v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204346v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Jones" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816850v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Le Coq" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Loustau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933270v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zuliani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feurer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romey" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guizard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828495v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759825v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764943v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stentz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Malleret" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845643v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N'Guyen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849143v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meyer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848672v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783111v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781057v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783126v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780813v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781688v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239660v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama-Hondegla" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Humblot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387267v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Frias" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Ciesarova" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Laranjo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Photis Papademas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385643v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386165v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789781v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaoroson" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785806v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786728v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785803v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946986v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946976v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946999v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786729v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fessard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947012v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Membre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795787v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800334v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535376v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838419v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839493v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzales" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835273v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835223v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;tais" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836267v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958354v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/TBQH-Z030" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302937v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zagorec" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791507v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/Z3BN-R647" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786809v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul R. Raya" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caister.com/lactobacillus2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190890.02" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947059v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947065v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533927v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118868386.ch13" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204473v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4101-la-metagenomique.html" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204472v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204474v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118522653.ch19" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204401v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/282231.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118522653.ch45" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204402v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384730-0.00414-6" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806124v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204400v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/282230.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5626-1_15" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D02578F0C978DCE2AEF256E100B7A67FD1AC768F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808850v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204403v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821992v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-0-387-79382-5" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-79382-5_6" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9F063688B8E276D52AA12486A147946AA6093D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822783v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz - Le Coq" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816294v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Lecoq" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet Frisoni" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845088v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasser" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266547v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dinges" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Wepner" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376554v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798437v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204471v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825653v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204335v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204338v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204339v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>