--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Champomier Vergès </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome metabolic modeling as a tool for innovation in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 67, pp.101368. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2025.101368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of fermented foods, from empiricism to scientific evidence: The contribution of Ferments du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le-Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamins formed by microorganisms in fermented foods: effects on human vitamin status—a systematic narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhan Keyvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Adesemoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chanséaume-Bussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1653666. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2025.1653666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome Interconnectedness throughout Environments with Major Consequences for Healthy People and a Healthy Planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sessitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Wakelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schloter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Cernava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87 (3), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mmbr.00212-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of High-Pressure Treatment at 500 MPa and Biopreservation with a Lactococcus lactis Strain for Lowering the Bacterial Growth during Storage of Diced Cooked Ham with Reduced Nitrite Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome ethics, guiding principles for microbiome research, use and knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Cernava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp. 50. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-022-00444-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underlying evidence for the health benefits of fermented foods in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Béra-Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel E El-Mecherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.4804 - 4824. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1fo03989j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345288v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata harmonization–Standards are the key for a better usage of omics data for integrative microbiome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Cernava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Rybakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buscot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Carolyn Mchardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-022-00425-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of omics to biopreservation: Toward food microbiome engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.951182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heme Uptake in Lactobacillus sakei Evidenced by a New Energy Coupling Factor (ECF)-Like Transport System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Verplaetse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (18), pp.1-41. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02847-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome definition re-visited: old concepts and new challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Rybakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Cernava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-020-00875-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments fermentés & bénéfices santé : un défi pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine El Mecherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Eutamène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (3), pp.136-148. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2020.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide sequence and analysis of pRC12 and pRC18, two theta-replicating plasmids harbored by Lactobacillus curvatus CRL 705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrecia Terán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio A. Cuozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María C. Aristimuño Ficoseco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0230857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large microbiota survey reveals how the microbial ecology of cooked ham is shaped by different processing steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méry N'Dione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2020.103547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale multivariate dataset on the characterization of microbiota diversity, microbial growth dynamics, metabolic spoilage volatilome and sensorial profiles of two industrially produced meat products subjected to changes in lactate concentration and packaging atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des microbiotes comme modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions : effet sur les communautés microbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Amap aux supermarchés coopératifs, les consommateurs s'engagent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, HS 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions: des outils pour la maîtrise des dangers microbiologiques dans les aliments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete and Draft Genome Sequences of Nine&amp;lt;em&amp;gt; Lactobacillus&amp;lt;/em&amp;gt; &amp;lt;em&amp;gt;sakei&amp;lt;/em&amp;gt; Strains Selected from the Three Known Phylogenetic Lineages and Their Main Clonal Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (16), 3 p. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00082-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering intra-species bacterial diversity of meat and seafood spoilage microbiota using gyrB amplicon sequencing: A comparative analysis with 16S rDNA V3-V4 amplicon sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Peguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0204629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of an amplification bias associated to Leuconostocaceae family with a universal primer routinely used for monitoring microbial community structures within food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-018-3908-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented meats (and the symptomatic case of the Flemish food pyramid): Are we heading towards the vilification of a valuable food group?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Aymerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cocolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 274, pp.67-70. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomic Analysis of Lactobacillus curvatus Reveals Two Lineages Distinguished by Genes for Fermenting Plan-Derived Carbohydrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrecia C. Terán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), pp.1516 - 1525. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evy106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequences of nine strains of brochothrix thermosphacta, carnobacterium divergens, lactobacillus algidus, lactobacillus fuchuensis, lactococcus piscium, leuconostoc gelidum subsp. gasicomitatum, pseudomonas lundensis, and weissella viridescens, a collection of psychrotrophic species involved in meat and seafood spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (24), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00479-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome sequence of &amp;lt;em&amp;gt;Lactobacillus curvatus&amp;lt;/em&amp;gt; FLEC03, a meat-borne isolate from beef carpaccio packaged in a modified atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrecia C. Terán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (26), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00584-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of &amp;lt;em&amp;gt;Serratia proteamaculans&amp;lt;/em&amp;gt; MFPA44A14-05, a model organism for the study of meat and seafood spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (23), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00491-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing salt in raw pork sausages increases spoilage and correlates with reduced bacterial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (13), pp.3928-3939. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00323-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance approfondie des communautés bactériennes des aliments et ses conséquences pour l’utilisation de la biopréservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Christieans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462262826089343E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic insights into the dynamics of microbial communities in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kergourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taminiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 213, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and proteomic analysis of [i]Oenococcus oeni[/i] PSU-1 response to ethanol shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Cordero-Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Bordons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.87-95. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and proteomic analysis of Oenococcus oeni PSU-1 response to ethanol shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nair Olguín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Cordero-Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp. 87-95. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polyphasic approach to study the dynamics of microbial population of an organic wheat sourdough during its conversion to gluten-free sourdough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mezaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Bonnand Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2436/20.1501.01.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and efficiency of Lactobacillus sakei strain mixtures used as protective cultures in ground beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (3), pp.332-338. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and ecological selection of core and food-specific bacterial communities associated with meat and seafood spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Caekebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp.1105-1118. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2014.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catabolism of N -Acetylneuraminic Acid, a Fitness Function of the Food-Borne Lactic Acid Bacterium Lactobacillus sakei, Involves Two Newly Characterized Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (6), pp.2012-2018. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03301-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of [i]Lactobacillus sakei[/i] reveals three lineages with distinct evolutionary histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0073253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catabolism of N-Acetylneuraminic Acid, a Fitness Function of the Food-Borne Lactic Acid Bacterium Lactobacillus sakei, Involves Two Newly Characterized Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (6), pp.2012-2018. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03301-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete chromosome sequence of Carnobacterium maltaromaticum LMA 28.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Cailliez-Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila J. Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Inam M. I. Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00115-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystèmes microbiens et préservation des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.57-77. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ckm8-9w22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecies diversity of Lactobacillus sakei response to oxidative stress and variability of strain performance in mixed strains challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.197 - 204. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2011.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprint of lactic acid bacteria population in beef carpaccio is influenced by storage process and seasonal changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.187 - 196. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2011.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a Lactobacillus plantarum human isolate to tannic acidchallenge assessed by proteomic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose J. Antonio Curiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector H. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca B. de Las Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (10), pp.1454 - 1465. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201000621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive response of Lactobacillus sakei 23K during growth in the presence of meat extracts: A proteomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 142 (1-2), pp.36-43. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Lactobacillus sakei Mutants Selected after Adaptation to the Gastrointestinal Tracts of Axenic Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Chiaramonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (9), pp.2932-2939. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02451-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Sources Used by the Nonpathogenic Lactic Acid Bacterium Lactobacillus sakei as Revealed by Electron Energy Loss Spectroscopy and Secondary-Ion Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting-Di Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guerquin-Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (2), pp.560-565. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02205-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic comparison of the cytosolic proteins of three Bifidobacterium longum human isolates and B. longum NCC2705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-10-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary metabolism in Lactobacillus sakei food isolates by proteomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Mcleod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Naterstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Axelsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.120. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-10-120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecies genomic diversity and natural population structure of the meat-borne lactic acid bacterium Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Dudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (4), pp.970-980. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01721-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Lactobacillus&amp;lt;/em&amp;gt; role during conditioning of refrigerated and vacuum-packaged Argentinean meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vignolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (3), pp.603-610. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2007.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary analysis of Bifidobacterium longum exported proteins by two-dimensional electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara de Los Reyes-Gavilán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1-3), pp.74-75. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000106085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metalloprotease Vsm Is the Major Determinant of Toxicity for Extracellular Products of Vibrio splendidus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Binesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delsert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (23), pp.7108-7117. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01261-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein synthesis in lactic acid and pathogenic bacteria during recovery from a high pressure treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Jofre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélen Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 158 (6), pp.512-520. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2007.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and response of Bifidobacterium animalis subsp lactis to bile: a proteomic and physiological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitte Stuer-Lauridsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ruas-Madiedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (21), pp.6757-6767. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00637-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-pH adaptation and the acid tolerance response of Bifidobacterium longum biotype longum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Carmen Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (20), pp.6450-6459. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00886-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus sakei, une bactérie atypique, vieille compagne de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Crutz-Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 126, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du génome de Lactobacillus sakei à la bioconservation des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactate racemization as a rescue pathway for supplying D-lactate to the cell wall biosynthesis machinery in Lactobacillus plantarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deghorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mainardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tytgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 187 (19), pp.6750-6761. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.187.19.6750-6761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome sequence of the meat-borne lactic acid bacterium Lactobacillus sakei 23K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Crutz-Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (12), pp.1527-1533. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of global changes in protein expression during bile salt exposure of Bifidobacterium longum NCIMB 8809</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara de Los Reyes-Gavilán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 187 (16), pp.5799-5808. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.187.16.5799-5808.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for involvement of at least six proteins in adaptation of Lactobacillus sakei to cold temperatures and addition of NaCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Méra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (12), pp.7260-7268. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.70.12.7260-7268.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pepR Gene of Lactobacillus sakei Is Positively Regulated by Anaerobiosis at the Transcriptional Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Méra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (8), pp.3873-3877. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.68.8.3873-3877.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and genetic map of the Lactobacillus sakei 23K chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Stentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 148 (2), pp.421-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic acid bacteria and proteomics: current knowledge and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Yves Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 771 (1-2), pp.329-342. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1570-0232(01)00624-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Lactobacillus sakei adaptation to its environment by a proteomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (1-2), pp.97-105. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.22.97-105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus sakei: recent developments and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 152, pp.839-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein expression under uracil privation in Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Méra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 200, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between arginine degradation, pH and survival in Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 180, pp.297-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional analysis of the gene cluster encoding pathway of Lactobacillus sake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 180 (16), pp.4154-4159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient transformation of Lactobacillus sake by electroporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morel-Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 142, pp.1273-1279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of iron by the non-siderophore-producing Pseudomonas fragi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Stintzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 142, pp.1191-1199. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/13500872-142-5-1191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate utilization in Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 62 (6), pp.1922-1927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial activity among Pseudomonas strains of meat origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simpliflied key for identifying homofermentative Lactobacillus and Carnobacterium spp. from meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of applied bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 70, pp.469-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-rRNA hybridization studies among Brochothrix spp. and some other gram-positive bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 40 (4), pp.464-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic acid relatedness studies on the genus carnobacterium and related taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of general microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 135 (5), pp.1391-1394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activites lipolytiques de Brochothrix thermosphacta et des bacteries lactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 9 (4), pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la flore lactique des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 9 (4), pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine catabolism in Lactobacillus sake isolated from meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 53 (11), pp.2683-2685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic identification of meat lactobacilli as Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.D. Grimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Pasteur. Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 138, pp.751-758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating scientists and fermented foods producers to boost innovation for Scociety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cordaillat Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international fermented Food forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First lessons from a survey on bottlenecks for innovation in fermented food sector in COST countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cordaillat Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum on fermented foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du traditionnel vers le rationnel : utilisation d'approches omiques pour la conception d'écosystèmes microbiens sur mesures et la fabrication d'une boisson fermentée céréalière saine et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chochois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nutrition et Ecologie Microbienne (NEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosters and Hurdles towards innovation in Fermented Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cordaillat-Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Budak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One process applied to different cereals leads to specific microbial profiles: the case of traditional fermented couscous from Senegal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chochois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikhoun Tidiane Willane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum on Fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First lessons from a survey on bottlenecks for innovation in fermented food sector in COST countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cordaillat Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMENTO meets industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From microbiomes and food, to health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Microbiologie de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Strasbourg, Mar 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep fooding and microbe learning!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferment'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Data IA &amp; Grand défi ferments du futur, Sep 2023, Gif sur Yvette (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating Scientists and fermented food producers to identify the barriers to innovation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international Fermented Food Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting innovation of ferMENTed fOods (Pimento)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frias J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciesarova Z</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laranjo M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papademas P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical reactions in foods IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottlenecks of innovation in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pimento meets industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on the microbial ecological basis of food spoilage and preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME18, 18th International Symposium on Microbial Ecology1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lausane, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating Scientists and fermented food producers to identify the barriers to innovation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO science and innovation forum Side event : Food fermentation as a driver of sustainable innovation in food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Oct 2022, on line meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of gyrB amplicon sequencing in comparison to 16S rDNA amplicon sequencing to evaluate intra-species bacterial diversity in food microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Peguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 20. Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the adaptation of a ham bacterial community to salt and nitrite reduction using a synthetic ecology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méry N'Dione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les interactions bactériennes lors de la conservation des viandes grâce aux techniques de séquençage haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sécuri Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation en circuits courts et de proximité, pratiques émergentes et risques associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelles contributions à la durabilité des systèmes alimentaires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic bacteria combined with high pressure for a sustainable stabilization process of refrigerated meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Food Science and Technology (EFFoST). NLD., Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies et premiers éléments pour mieux comprendre le phénomène de l'altération des aliments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les nouvelles technologies de conservation des aliments : biopréservation et hautes pressions. Journée de restitution du RMT-ACTIA FlorePro et du projet ANR BLACHP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving bacterial spoilage prediction by multi-omic analyses and statistical modeling of metabolic activities among synthetic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Peguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International ICFMH Conference - FoodMicro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Committee on Food Microbiology and Hygiene (ICFMH). INT., Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilage of salt reduced raw pork sausages evidenced by metatranscriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International sympoium on fermented meats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding meat spoilage using meaningful combinations of pan-omics methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Microbiological Societies (FEMS). NLD., Oct 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into spoilage activities of bacterial ecosystems in sodium-reduced pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Spoilers in Food 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the spoilage microbial diversity in raw pork sausages: role of salt and packaging storage conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ème Club des Bactéries lactiques: Nouveaux défis pour la recherche et l'industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance approfondie des communautés bactériennes des aliments et ses conséquences pour l’utilisation de la biopréservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2015 : Carrefours de l'Innovation Agronomique "La biodiversité des ferments au service de l'innovation alimentaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of heme on interactions between a food lactic acid bacterium and two intestinal pathogens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Verplaetse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lechardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Nielsen-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ème Club des Bactéries Lactiques. nouveaux défis pour la recherche et l'industrie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic insights into the dynamics and functionnality of food microbial communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International ICFMH symposium, FoodMicro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic evolution during storage of meat and seafood products towards the selection of core and variable components of microbial spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Lactobacillus sakei strain cocktails to improve hygienic quality of raw beef meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Schmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Public Meeting of EU Prosafebeef Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet protecteur de Lactobacillus sakei pour améliorer la qualité microbiologique des steaks hachés de bœuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. édition du colloque du Club des Bactéries Lactiques (CBL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métabolisme de l'acide sialique (NANA) par Lactobacillus sakei : un facteur de compétitivité dans l'écosystème carné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila J. Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. édition du colloque du Club des Bactéries Lactiques (CBL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Clermon-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic structure of lactic acid bacteria community in non-fermented beef meat ecosystems and natural population dynamic of the meat starter species Lactobacillus sakei assessed by genotype fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.International Symposium on Fermented Meats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empreinte de population des bactéries lactiques dans le carpaccio de bœuf est sous l’influence du processus de stockage et des changements saisonniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFM/RMT Florepro.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Nov 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype fingerprint of Lactobacillus sakei structural populations in meat products: Understanding the species evolution capacity and its global behavior in variable ecological food niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-species diversity of Lactobacillus sakei as a tool for designing biopreservative cultures of fresh meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Food Congress (EFFOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité intra-espèce et structure de la population naturelle de Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15.Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence complète du génome de la bactérie de la viande Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie A.-M. Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium SFM, Interactions Bactériennes dans les Environnements Agroalimentaires : Apport des Nouvelles Approches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre Staphylococcus xylosus et Lactobacillus sakei dans une matrice «saucisson» modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFM « Interactions bactériennes dans les environnements agroalimentaires: apport des nouvelles approches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome project of the meat born lactic acid bacterium Lactobacillus sakei 23K: understanding bacterial adaptation to meat and paving the way to the development of biopreservative cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie A.-M. Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Conference on Prokaryotic Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers regards sur le génome d’une bactérie lactique originale : structure, polymorphisme et analyse génétique ciblée du chromosome de Lactobacillus sakei 23K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar and arginine metabolism in Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Malleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LACTIC 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine metabolism in Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque du club des bactéries lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Paris, France. pp.M7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron metabolism in the non-siderophore producing species Pseudomonas fragi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Iron and Iron Microbial Chelates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Bruges, Belgium. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siderophore-inducible iron uptake in Pseudomonas fragi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Iron and Iron Microbial Chelates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Bruges, Belgium. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'homogeneite des genres Brochothrix, Carnobacterium, Lactobacillus par hybridation ADN-ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congres Societe Francaise de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of some lactic acid bacteria from meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interet des profils de restriction des genes ARN comme marqueurs moleculaires des souches des Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.D. Grimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congres Societe Francaise de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hybridations ADN-ARN : Applications a l'etude du genre Carnobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Reunion du Club des Bacteries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification genomique des lactobacilles d'origine carnee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.D. Grimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. reunion du Club des bacteries lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1987, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the potential of plant-based fermented foods through a Living Lab approach with consumers and stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayité Adama-Hondegla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on agroecosystem Living labs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Innovation of ferMENTed fOods (PIMENTO) - COST ACTION CA20128.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Ciesarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Laranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photis Papademas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Foodomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Cesena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Innovation of ferMENTedfOods (PIMENTO) - COST Action CA20128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Ciesarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Laranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photis Papademas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Microbial Food and Feed Ingredients,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen,, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Innovation of ferMENTed fOods (PIMENTO) - COST ACTION CA20128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Ciesarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Laranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photis Papademas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Probiotics, Prebiotics, New Foods, Nutraceuticals, Botanicals &amp; Phytomedicals for Nutrition &amp; Human and Microbiota Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of combing high pressure and biopreservation on nitrite-reduced diced cooked ham microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaoroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catane, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding meat spoilage using meaningful combinations of pan-omics methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Peguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME17 - 17. International Symposium on Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Leipzig, Germany. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of gyrB amplicon sequencing in comparison to 16S rDNA amplicon sequencing to evaluate intra-species bacterial diversity in food microbiotaImproving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Peguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the different characteristics of an industrial production chain can influence the microbial fingerprint of cooked ham ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méry N'Dione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heme transport systems in the lactic acid bacterium Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Verplaetse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Nielsen Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Biometals Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt and storage packaging : key factors modifying microbial diversity in spoiled raw pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international sympoium on fermented meats.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low NaCl reduction impact on Salmonella growth in pork sausages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International sympoium on samonella and salmonelosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt and storage packaging: Key factors modifying microbial diversity in spoiled raw pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International ICFMH Conference. Food Micro 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Dublin, Ireland. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of different gene expression in RNA-sequencing data for the investigation of bioprotectrive effect of Lactobacillusd sakei in beef carpaccios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Membre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on predictive modeling in food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of salt and storage packaging conditions on the spoilage microbial diversity of raw pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Microbial Diversity: The Challenge of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pérouse, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological engineering of food microbial ecosystems: example through the design of meat preservative cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherches Industries (JRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Narbonne, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological engineering of meat mirobial ecosystems: factorial design of complex meat preservative cultures for spoilage reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Microbial Diversity : The Challenge of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Perugia, Italy. , 334 p., 2015, Microbial diversity 2015 - The challenge of complexity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of protein expression for uracile prototrophy in Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gene cluster encoding the enzymes of the arginine deiminase pathway of Lactobacillus sake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar and arginine metabolism in Lactobacillus sake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Malleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine degradation in Lactobacillus sake and multiple regulations of expression of the arc operon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of arginine degradation in Lactobacillus sake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel insoupçonné des aliments fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°3, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.44-65, 2023, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/TBQH-Z030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat microbiology and spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fidel TOLDRA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Woodhead Publishing Series in Food Science, Technology and Nutrition Lawrie’s Meat Science, ninth edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.195-218, 2023, ISBN: 978-0-323-85408-5 (print) ISBN: 978-0-323-98453-9 (online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Microbiote Intestinal notre nouvel allié santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°2, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.46-65, 2022, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/Z3BN-R647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and Genomics of &amp;lt;em&amp;gt;Lactobacillus sakei&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Lactobacillus curvatus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrecia C. Terán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul R. Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactobacillus Genomics and Metabolic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caister Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 214 p., 2019, 978-1-910190-89-0. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21775/9781910190890.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés microbiennes de la viande bovine et sécurité sanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chaine de la viande bovine-Production, transformation, valorisation et consommation de la viande bovine Lavoisier editeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat microbiology and spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lawrie's meat science. Elsevier -Woodhead publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus sakei in Meat Fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology of Lactic Acid Bacteria: Novel Applications, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN WILEY &amp; SONS LTD, pp.7, 2016, 978-1-118-86837-9; 978-1-118-86840-9. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118868386.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métagénomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 116 p., 2015, Collection Savoir-Faire, 978-2-7592-2293-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés microbiennes des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métagénomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 116 p., 2015, Collection Savoir-Faire, 978-2-7592-2293-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetics of microbial starters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Fermented Meat and Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., Wiley-Blackwell, 528 p., 2015, 978-1-118-525269-1. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118522653.ch19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilage microorganisms: risks and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of fermented meat and poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 528 p., 2015, 978-1-118-52269-1. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118522653.ch45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification methods and DNA fingerprinting: whole genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of food microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2ème ed.), Academic Press - Elsevier, 2014, 978-0-12-384730-0. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384730-0.00414-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la biopréservation via des cultures microbiennes dans la filière des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les flores protectrices pour la conservation des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 160 p., 2013, Synthèses (Quae), 978-2-7592-1920-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic acid bacteria in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Rul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics in foods, principles and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science+Business Media</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 589 p., 2013, Food Microbiology and Food Safety, 978-1-4614-5626-1. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-5626-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de sélection des micro-organismes bioprotecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les flores protectrices pour la conservation des aliments : utilisation, efficacité et interactions dans l’écosystème microbien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 160 p., 2013, Synthèses (Quae), 978-2-7592-1920-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - La biopréservation et les microorganismes bioprotecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flores protectrices pour la conservation des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 160 p., 2013, Collection Synthèses, 978-2-7592-1920-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Crutz-Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 495 p., 2008, 978-0-387-79381-8. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-79382-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of bacterial “omics” in food fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Crutz - Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Techniques in the Microbial Ecology of Fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2008, 978-0-387-74519-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of microbial starters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Crutz-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dordet Frisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Fermented Meat and Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackwell Publishing, 2007, 978-0-8138-1477-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la taxonomie moleculaire a la classification des bacteries lactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacteries lactiques : aspects fondamentaux et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining strategic R&amp;I agendas to enable microbiome applications in food systems and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dinges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Kriaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix Wepner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive effect of combining high pressure and biopreservation treatments on lowering the bacterial growth during storage of diced cooked ham with reduced nitrite salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations du RMT – ACTIA – FLOREPRO pour « l’usage des cultures protectrices »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métagénomique : développements et futures applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116, 2015, Collection Savoir-Faire, 978-2-7592-2293-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils génomiques pour Lactobacillus sakei et son utilisation dans l'industrie des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocktail de Lactobacillus sakei pour la conservation de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: V/REF. INRA FLEC - DI - RV 10-0031 ; N/REF. 363509 / D30174 - SGO. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of DNA markers for characterizing and fingerprinting a Lactobacillus sakei isolate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US61237460 et EU09305792.5. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of marker genes for the characterization of Lactobacillus strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US6103163 et EU08300118.0. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId519"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Champomier Vergès </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome metabolic modeling as a tool for innovation in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 67, pp.101368. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2025.101368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of fermented foods, from empiricism to scientific evidence: The contribution of Ferments du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61 (1-2), pp.75-91. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamins formed by microorganisms in fermented foods: effects on human vitamin status—a systematic narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhan Keyvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Adesemoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chanséaume-Bussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1653666. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2025.1653666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome Interconnectedness throughout Environments with Major Consequences for Healthy People and a Healthy Planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sessitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Wakelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schloter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Cernava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87 (3), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mmbr.00212-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of High-Pressure Treatment at 500 MPa and Biopreservation with a Lactococcus lactis Strain for Lowering the Bacterial Growth during Storage of Diced Cooked Ham with Reduced Nitrite Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome ethics, guiding principles for microbiome research, use and knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Cernava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp. 50. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-022-00444-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underlying evidence for the health benefits of fermented foods in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Béra-Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel E El-Mecherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.4804 - 4824. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1fo03989j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345288v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata harmonization–Standards are the key for a better usage of omics data for integrative microbiome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Cernava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Rybakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buscot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Carolyn Mchardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-022-00425-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of omics to biopreservation: Toward food microbiome engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.951182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide sequence and analysis of pRC12 and pRC18, two theta-replicating plasmids harbored by Lactobacillus curvatus CRL 705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrecia Terán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio A. Cuozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María C. Aristimuño Ficoseco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0230857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large microbiota survey reveals how the microbial ecology of cooked ham is shaped by different processing steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méry N'Dione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2020.103547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heme Uptake in Lactobacillus sakei Evidenced by a New Energy Coupling Factor (ECF)-Like Transport System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Verplaetse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (18), pp.1-41. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02847-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments fermentés & bénéfices santé : un défi pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine El Mecherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Eutamène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (3), pp.136-148. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2020.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome definition re-visited: old concepts and new challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Rybakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Cernava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-020-00875-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale multivariate dataset on the characterization of microbiota diversity, microbial growth dynamics, metabolic spoilage volatilome and sensorial profiles of two industrially produced meat products subjected to changes in lactate concentration and packaging atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des microbiotes comme modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions : effet sur les communautés microbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Amap aux supermarchés coopératifs, les consommateurs s'engagent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, HS 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions: des outils pour la maîtrise des dangers microbiologiques dans les aliments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete and Draft Genome Sequences of Nine&amp;lt;em&amp;gt; Lactobacillus&amp;lt;/em&amp;gt; &amp;lt;em&amp;gt;sakei&amp;lt;/em&amp;gt; Strains Selected from the Three Known Phylogenetic Lineages and Their Main Clonal Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (16), 3 p. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00082-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering intra-species bacterial diversity of meat and seafood spoilage microbiota using gyrB amplicon sequencing: A comparative analysis with 16S rDNA V3-V4 amplicon sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Peguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0204629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of an amplification bias associated to Leuconostocaceae family with a universal primer routinely used for monitoring microbial community structures within food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-018-3908-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented meats (and the symptomatic case of the Flemish food pyramid): Are we heading towards the vilification of a valuable food group?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Aymerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cocolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 274, pp.67-70. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomic Analysis of Lactobacillus curvatus Reveals Two Lineages Distinguished by Genes for Fermenting Plan-Derived Carbohydrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrecia C. Terán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), pp.1516 - 1525. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evy106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequences of nine strains of brochothrix thermosphacta, carnobacterium divergens, lactobacillus algidus, lactobacillus fuchuensis, lactococcus piscium, leuconostoc gelidum subsp. gasicomitatum, pseudomonas lundensis, and weissella viridescens, a collection of psychrotrophic species involved in meat and seafood spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (24), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00479-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome sequence of &amp;lt;em&amp;gt;Lactobacillus curvatus&amp;lt;/em&amp;gt; FLEC03, a meat-borne isolate from beef carpaccio packaged in a modified atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrecia C. Terán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (26), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00584-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of &amp;lt;em&amp;gt;Serratia proteamaculans&amp;lt;/em&amp;gt; MFPA44A14-05, a model organism for the study of meat and seafood spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (23), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00491-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing salt in raw pork sausages increases spoilage and correlates with reduced bacterial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (13), pp.3928-3939. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00323-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic insights into the dynamics of microbial communities in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kergourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taminiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 213, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance approfondie des communautés bactériennes des aliments et ses conséquences pour l’utilisation de la biopréservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Christieans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462262826089343E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and proteomic analysis of [i]Oenococcus oeni[/i] PSU-1 response to ethanol shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Cordero-Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Bordons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.87-95. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and proteomic analysis of Oenococcus oeni PSU-1 response to ethanol shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nair Olguín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Cordero-Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp. 87-95. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polyphasic approach to study the dynamics of microbial population of an organic wheat sourdough during its conversion to gluten-free sourdough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mezaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Bonnand Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2436/20.1501.01.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and efficiency of Lactobacillus sakei strain mixtures used as protective cultures in ground beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (3), pp.332-338. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and ecological selection of core and food-specific bacterial communities associated with meat and seafood spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Caekebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp.1105-1118. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2014.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catabolism of N -Acetylneuraminic Acid, a Fitness Function of the Food-Borne Lactic Acid Bacterium Lactobacillus sakei, Involves Two Newly Characterized Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (6), pp.2012-2018. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03301-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of [i]Lactobacillus sakei[/i] reveals three lineages with distinct evolutionary histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0073253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catabolism of N-Acetylneuraminic Acid, a Fitness Function of the Food-Borne Lactic Acid Bacterium Lactobacillus sakei, Involves Two Newly Characterized Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (6), pp.2012-2018. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03301-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete chromosome sequence of Carnobacterium maltaromaticum LMA 28.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Cailliez-Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila J. Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Inam M. I. Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00115-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecies diversity of Lactobacillus sakei response to oxidative stress and variability of strain performance in mixed strains challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.197 - 204. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2011.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystèmes microbiens et préservation des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.57-77. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ckm8-9w22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprint of lactic acid bacteria population in beef carpaccio is influenced by storage process and seasonal changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.187 - 196. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2011.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a Lactobacillus plantarum human isolate to tannic acidchallenge assessed by proteomic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose J. Antonio Curiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector H. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca B. de Las Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (10), pp.1454 - 1465. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201000621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive response of Lactobacillus sakei 23K during growth in the presence of meat extracts: A proteomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 142 (1-2), pp.36-43. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Lactobacillus sakei Mutants Selected after Adaptation to the Gastrointestinal Tracts of Axenic Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Chiaramonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (9), pp.2932-2939. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02451-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Sources Used by the Nonpathogenic Lactic Acid Bacterium Lactobacillus sakei as Revealed by Electron Energy Loss Spectroscopy and Secondary-Ion Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting-Di Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guerquin-Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (2), pp.560-565. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02205-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic comparison of the cytosolic proteins of three Bifidobacterium longum human isolates and B. longum NCC2705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-10-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary metabolism in Lactobacillus sakei food isolates by proteomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Mcleod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Naterstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Axelsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.120. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-10-120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecies genomic diversity and natural population structure of the meat-borne lactic acid bacterium Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Dudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (4), pp.970-980. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01721-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Lactobacillus&amp;lt;/em&amp;gt; role during conditioning of refrigerated and vacuum-packaged Argentinean meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vignolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (3), pp.603-610. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2007.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary analysis of Bifidobacterium longum exported proteins by two-dimensional electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara de Los Reyes-Gavilán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1-3), pp.74-75. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000106085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metalloprotease Vsm Is the Major Determinant of Toxicity for Extracellular Products of Vibrio splendidus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Binesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delsert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (23), pp.7108-7117. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01261-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and response of Bifidobacterium animalis subsp lactis to bile: a proteomic and physiological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitte Stuer-Lauridsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ruas-Madiedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (21), pp.6757-6767. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00637-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-pH adaptation and the acid tolerance response of Bifidobacterium longum biotype longum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Carmen Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (20), pp.6450-6459. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00886-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein synthesis in lactic acid and pathogenic bacteria during recovery from a high pressure treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Jofre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélen Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 158 (6), pp.512-520. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2007.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus sakei, une bactérie atypique, vieille compagne de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Crutz-Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 126, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du génome de Lactobacillus sakei à la bioconservation des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome sequence of the meat-borne lactic acid bacterium Lactobacillus sakei 23K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Crutz-Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (12), pp.1527-1533. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactate racemization as a rescue pathway for supplying D-lactate to the cell wall biosynthesis machinery in Lactobacillus plantarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deghorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mainardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tytgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 187 (19), pp.6750-6761. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.187.19.6750-6761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of global changes in protein expression during bile salt exposure of Bifidobacterium longum NCIMB 8809</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara de Los Reyes-Gavilán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 187 (16), pp.5799-5808. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.187.16.5799-5808.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for involvement of at least six proteins in adaptation of Lactobacillus sakei to cold temperatures and addition of NaCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Méra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (12), pp.7260-7268. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.70.12.7260-7268.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Lactobacillus sakei adaptation to its environment by a proteomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (1-2), pp.97-105. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.22.97-105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pepR Gene of Lactobacillus sakei Is Positively Regulated by Anaerobiosis at the Transcriptional Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Méra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (8), pp.3873-3877. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.68.8.3873-3877.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and genetic map of the Lactobacillus sakei 23K chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Stentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 148 (2), pp.421-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic acid bacteria and proteomics: current knowledge and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Yves Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 771 (1-2), pp.329-342. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1570-0232(01)00624-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus sakei: recent developments and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 152, pp.839-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein expression under uracil privation in Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Méra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 200, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between arginine degradation, pH and survival in Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 180, pp.297-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional analysis of the gene cluster encoding pathway of Lactobacillus sake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 180 (16), pp.4154-4159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate utilization in Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 62 (6), pp.1922-1927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient transformation of Lactobacillus sake by electroporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morel-Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 142, pp.1273-1279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of iron by the non-siderophore-producing Pseudomonas fragi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Stintzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 142, pp.1191-1199. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/13500872-142-5-1191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial activity among Pseudomonas strains of meat origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simpliflied key for identifying homofermentative Lactobacillus and Carnobacterium spp. from meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of applied bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 70, pp.469-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-rRNA hybridization studies among Brochothrix spp. and some other gram-positive bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 40 (4), pp.464-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic acid relatedness studies on the genus carnobacterium and related taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of general microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 135 (5), pp.1391-1394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la flore lactique des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 9 (4), pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activites lipolytiques de Brochothrix thermosphacta et des bacteries lactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 9 (4), pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine catabolism in Lactobacillus sake isolated from meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 53 (11), pp.2683-2685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic identification of meat lactobacilli as Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.D. Grimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Pasteur. Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 138, pp.751-758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating scientists and fermented foods producers to boost innovation for Scociety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cordaillat Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international fermented Food forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First lessons from a survey on bottlenecks for innovation in fermented food sector in COST countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cordaillat Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum on fermented foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du traditionnel vers le rationnel : utilisation d'approches omiques pour la conception d'écosystèmes microbiens sur mesures et la fabrication d'une boisson fermentée céréalière saine et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chochois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nutrition et Ecologie Microbienne (NEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosters and Hurdles towards innovation in Fermented Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cordaillat-Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Budak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One process applied to different cereals leads to specific microbial profiles: the case of traditional fermented couscous from Senegal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chochois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikhoun Tidiane Willane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum on Fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First lessons from a survey on bottlenecks for innovation in fermented food sector in COST countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cordaillat Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMENTO meets industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep fooding and microbe learning!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferment'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Data IA &amp; Grand défi ferments du futur, Sep 2023, Gif sur Yvette (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From microbiomes and food, to health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Microbiologie de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Strasbourg, Mar 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating Scientists and fermented food producers to identify the barriers to innovation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international Fermented Food Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting innovation of ferMENTed fOods (Pimento)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frias J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciesarova Z</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laranjo M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papademas P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical reactions in foods IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottlenecks of innovation in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pimento meets industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on the microbial ecological basis of food spoilage and preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME18, 18th International Symposium on Microbial Ecology1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lausane, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating Scientists and fermented food producers to identify the barriers to innovation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO science and innovation forum Side event : Food fermentation as a driver of sustainable innovation in food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Oct 2022, on line meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of gyrB amplicon sequencing in comparison to 16S rDNA amplicon sequencing to evaluate intra-species bacterial diversity in food microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Peguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 20. Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the adaptation of a ham bacterial community to salt and nitrite reduction using a synthetic ecology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méry N'Dione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les interactions bactériennes lors de la conservation des viandes grâce aux techniques de séquençage haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sécuri Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation en circuits courts et de proximité, pratiques émergentes et risques associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelles contributions à la durabilité des systèmes alimentaires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic bacteria combined with high pressure for a sustainable stabilization process of refrigerated meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Food Science and Technology (EFFoST). NLD., Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies et premiers éléments pour mieux comprendre le phénomène de l'altération des aliments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les nouvelles technologies de conservation des aliments : biopréservation et hautes pressions. Journée de restitution du RMT-ACTIA FlorePro et du projet ANR BLACHP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving bacterial spoilage prediction by multi-omic analyses and statistical modeling of metabolic activities among synthetic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Peguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International ICFMH Conference - FoodMicro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Committee on Food Microbiology and Hygiene (ICFMH). INT., Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilage of salt reduced raw pork sausages evidenced by metatranscriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International sympoium on fermented meats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding meat spoilage using meaningful combinations of pan-omics methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Microbiological Societies (FEMS). NLD., Oct 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into spoilage activities of bacterial ecosystems in sodium-reduced pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Spoilers in Food 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the spoilage microbial diversity in raw pork sausages: role of salt and packaging storage conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ème Club des Bactéries lactiques: Nouveaux défis pour la recherche et l'industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance approfondie des communautés bactériennes des aliments et ses conséquences pour l’utilisation de la biopréservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2015 : Carrefours de l'Innovation Agronomique "La biodiversité des ferments au service de l'innovation alimentaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of heme on interactions between a food lactic acid bacterium and two intestinal pathogens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Verplaetse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lechardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Nielsen-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ème Club des Bactéries Lactiques. nouveaux défis pour la recherche et l'industrie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic insights into the dynamics and functionnality of food microbial communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International ICFMH symposium, FoodMicro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic evolution during storage of meat and seafood products towards the selection of core and variable components of microbial spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Lactobacillus sakei strain cocktails to improve hygienic quality of raw beef meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Schmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Public Meeting of EU Prosafebeef Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet protecteur de Lactobacillus sakei pour améliorer la qualité microbiologique des steaks hachés de bœuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. édition du colloque du Club des Bactéries Lactiques (CBL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métabolisme de l'acide sialique (NANA) par Lactobacillus sakei : un facteur de compétitivité dans l'écosystème carné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila J. Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. édition du colloque du Club des Bactéries Lactiques (CBL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Clermon-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empreinte de population des bactéries lactiques dans le carpaccio de bœuf est sous l’influence du processus de stockage et des changements saisonniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFM/RMT Florepro.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Nov 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic structure of lactic acid bacteria community in non-fermented beef meat ecosystems and natural population dynamic of the meat starter species Lactobacillus sakei assessed by genotype fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.International Symposium on Fermented Meats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype fingerprint of Lactobacillus sakei structural populations in meat products: Understanding the species evolution capacity and its global behavior in variable ecological food niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-species diversity of Lactobacillus sakei as a tool for designing biopreservative cultures of fresh meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Food Congress (EFFOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité intra-espèce et structure de la population naturelle de Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15.Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre Staphylococcus xylosus et Lactobacillus sakei dans une matrice «saucisson» modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFM « Interactions bactériennes dans les environnements agroalimentaires: apport des nouvelles approches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence complète du génome de la bactérie de la viande Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie A.-M. Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium SFM, Interactions Bactériennes dans les Environnements Agroalimentaires : Apport des Nouvelles Approches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome project of the meat born lactic acid bacterium Lactobacillus sakei 23K: understanding bacterial adaptation to meat and paving the way to the development of biopreservative cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie A.-M. Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Conference on Prokaryotic Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers regards sur le génome d’une bactérie lactique originale : structure, polymorphisme et analyse génétique ciblée du chromosome de Lactobacillus sakei 23K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar and arginine metabolism in Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Malleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LACTIC 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine metabolism in Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque du club des bactéries lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Paris, France. pp.M7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siderophore-inducible iron uptake in Pseudomonas fragi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Iron and Iron Microbial Chelates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Bruges, Belgium. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron metabolism in the non-siderophore producing species Pseudomonas fragi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Iron and Iron Microbial Chelates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Bruges, Belgium. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'homogeneite des genres Brochothrix, Carnobacterium, Lactobacillus par hybridation ADN-ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congres Societe Francaise de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of some lactic acid bacteria from meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interet des profils de restriction des genes ARN comme marqueurs moleculaires des souches des Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.D. Grimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congres Societe Francaise de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hybridations ADN-ARN : Applications a l'etude du genre Carnobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Reunion du Club des Bacteries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification genomique des lactobacilles d'origine carnee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.D. Grimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. reunion du Club des bacteries lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1987, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the potential of plant-based fermented foods through a Living Lab approach with consumers and stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayité Adama-Hondegla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on agroecosystem Living labs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Innovation of ferMENTed fOods (PIMENTO) - COST ACTION CA20128.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Ciesarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Laranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photis Papademas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Foodomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Cesena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Innovation of ferMENTedfOods (PIMENTO) - COST Action CA20128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Ciesarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Laranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photis Papademas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Microbial Food and Feed Ingredients,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen,, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Innovation of ferMENTed fOods (PIMENTO) - COST ACTION CA20128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio del Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Ciesarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Laranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photis Papademas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Probiotics, Prebiotics, New Foods, Nutraceuticals, Botanicals &amp; Phytomedicals for Nutrition &amp; Human and Microbiota Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of combing high pressure and biopreservation on nitrite-reduced diced cooked ham microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaoroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catane, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of gyrB amplicon sequencing in comparison to 16S rDNA amplicon sequencing to evaluate intra-species bacterial diversity in food microbiotaImproving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Peguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding meat spoilage using meaningful combinations of pan-omics methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Peguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME17 - 17. International Symposium on Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Leipzig, Germany. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the different characteristics of an industrial production chain can influence the microbial fingerprint of cooked ham ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méry N'Dione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heme transport systems in the lactic acid bacterium Lactobacillus sakei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Verplaetse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Nielsen Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Biometals Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt and storage packaging : key factors modifying microbial diversity in spoiled raw pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international sympoium on fermented meats.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low NaCl reduction impact on Salmonella growth in pork sausages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International sympoium on samonella and salmonelosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt and storage packaging: Key factors modifying microbial diversity in spoiled raw pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International ICFMH Conference. Food Micro 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Dublin, Ireland. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological engineering of food microbial ecosystems: example through the design of meat preservative cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherches Industries (JRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Narbonne, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of different gene expression in RNA-sequencing data for the investigation of bioprotectrive effect of Lactobacillusd sakei in beef carpaccios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Membre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on predictive modeling in food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of salt and storage packaging conditions on the spoilage microbial diversity of raw pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Fougy-Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Microbial Diversity: The Challenge of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pérouse, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological engineering of meat mirobial ecosystems: factorial design of complex meat preservative cultures for spoilage reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Microbial Diversity : The Challenge of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Perugia, Italy. , 334 p., 2015, Microbial diversity 2015 - The challenge of complexity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gene cluster encoding the enzymes of the arginine deiminase pathway of Lactobacillus sake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of protein expression for uracile prototrophy in Lactobacillus sake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar and arginine metabolism in Lactobacillus sake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Malleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine degradation in Lactobacillus sake and multiple regulations of expression of the arc operon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of arginine degradation in Lactobacillus sake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel insoupçonné des aliments fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°3, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.44-65, 2023, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/TBQH-Z030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat microbiology and spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fidel TOLDRA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Woodhead Publishing Series in Food Science, Technology and Nutrition Lawrie’s Meat Science, ninth edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.195-218, 2023, ISBN: 978-0-323-85408-5 (print) ISBN: 978-0-323-98453-9 (online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Microbiote Intestinal notre nouvel allié santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°2, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.46-65, 2022, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/Z3BN-R647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and Genomics of &amp;lt;em&amp;gt;Lactobacillus sakei&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Lactobacillus curvatus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrecia C. Terán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul R. Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactobacillus Genomics and Metabolic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caister Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 214 p., 2019, 978-1-910190-89-0. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21775/9781910190890.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés microbiennes de la viande bovine et sécurité sanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chaine de la viande bovine-Production, transformation, valorisation et consommation de la viande bovine Lavoisier editeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat microbiology and spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lawrie's meat science. Elsevier -Woodhead publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus sakei in Meat Fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology of Lactic Acid Bacteria: Novel Applications, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN WILEY &amp; SONS LTD, pp.7, 2016, 978-1-118-86837-9; 978-1-118-86840-9. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118868386.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métagénomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 116 p., 2015, Collection Savoir-Faire, 978-2-7592-2293-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés microbiennes des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métagénomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 116 p., 2015, Collection Savoir-Faire, 978-2-7592-2293-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetics of microbial starters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Fermented Meat and Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., Wiley-Blackwell, 528 p., 2015, 978-1-118-525269-1. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118522653.ch19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilage microorganisms: risks and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of fermented meat and poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 528 p., 2015, 978-1-118-52269-1. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118522653.ch45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification methods and DNA fingerprinting: whole genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of food microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2ème ed.), Academic Press - Elsevier, 2014, 978-0-12-384730-0. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384730-0.00414-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic acid bacteria in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Rul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics in foods, principles and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science+Business Media</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 589 p., 2013, Food Microbiology and Food Safety, 978-1-4614-5626-1. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-5626-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la biopréservation via des cultures microbiennes dans la filière des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les flores protectrices pour la conservation des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 160 p., 2013, Synthèses (Quae), 978-2-7592-1920-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de sélection des micro-organismes bioprotecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les flores protectrices pour la conservation des aliments : utilisation, efficacité et interactions dans l’écosystème microbien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 160 p., 2013, Synthèses (Quae), 978-2-7592-1920-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - La biopréservation et les microorganismes bioprotecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flores protectrices pour la conservation des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 160 p., 2013, Collection Synthèses, 978-2-7592-1920-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Crutz-Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 495 p., 2008, 978-0-387-79381-8. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-79382-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of bacterial “omics” in food fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Crutz - Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Techniques in the Microbial Ecology of Fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2008, 978-0-387-74519-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of microbial starters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Crutz-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dordet Frisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Fermented Meat and Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackwell Publishing, 2007, 978-0-8138-1477-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la taxonomie moleculaire a la classification des bacteries lactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacteries lactiques : aspects fondamentaux et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining strategic R&amp;I agendas to enable microbiome applications in food systems and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dinges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Kriaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix Wepner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive effect of combining high pressure and biopreservation treatments on lowering the bacterial growth during storage of diced cooked ham with reduced nitrite salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations du RMT – ACTIA – FLOREPRO pour « l’usage des cultures protectrices »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métagénomique : développements et futures applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116, 2015, Collection Savoir-Faire, 978-2-7592-2293-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils génomiques pour Lactobacillus sakei et son utilisation dans l'industrie des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocktail de Lactobacillus sakei pour la conservation de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: V/REF. INRA FLEC - DI - RV 10-0031 ; N/REF. 363509 / D30174 - SGO. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of DNA markers for characterizing and fingerprinting a Lactobacillus sakei isolate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US61237460 et EU09305792.5. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of marker genes for the characterization of Lactobacillus strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US6103163 et EU08300118.0. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId518"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2025.101368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447877v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le-Loir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.12.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Keyvan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Adesemoye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chans&#233;aume-Bussiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2025.1653666" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396666v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sessitsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wakelin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schloter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Cernava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00212-22" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaroson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rossero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anthoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020456" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Lange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Berg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-022-00444-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345288v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Champomier Verg&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel E El-Mecherfi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Folign&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fo03989j" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Rybakova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buscot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carolyn Mchardy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-022-00425-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.951182" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhutrel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02847-19" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939442v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Fischer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00875-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddine El Mecherfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.02.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921909v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Ter&#225;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Cuozzo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C. Aristimu&#241;o Ficoseco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Fadda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230857" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zagdoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ry N'Dione" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103547" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105453" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960423v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947109v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00082-18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Peguilhan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204629" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3908-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Aymerich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cocolin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Vuyst" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.02.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia C. Ter&#225;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Raya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy106" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00479-18" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617680v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00584-17" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622529v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Fougy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00491-17" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00323-16" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641750v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Zagorec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier Verges" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christieans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462262826089343E12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536517v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kergourlay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taminiau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.09.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cordero-Otero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bordons" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960209v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nair Olgu&#237;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraige" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190027v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mezaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand Ducasse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.202" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053883v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Christieans" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rivollier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucquin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.08.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5FJWZX1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204375v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caekebeke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.202" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Champomier-Verges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03301-12" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189719v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjari" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073253" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003325v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939584v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam M. I. Afzal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00115-12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ckm8-9w22" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003446v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.07.011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B3PJNZF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003445v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.08.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P15PSMRB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. Antonio Curiel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector H. Rodriguez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca B. de Las Rivas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Anglade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201000621" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-197HXL74-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655556v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.05.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922084v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Chiaramonte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02451-09" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bordat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02205-09" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922087v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Aires" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-29" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922091v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Mcleod" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Naterstad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Axelsson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-120" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190024v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daty" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Dudez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01721-08" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666904v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignolo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.04.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KM4SGR7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660202v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja S&#225;nchez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara de Los Reyes-Gavil&#225;n" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106085" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922079v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Binesse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delsert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01261-08" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663150v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jofre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;len Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2007.05.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4RJF93K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668406v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte Stuer-Lauridsen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ruas-Madiedo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00637-07" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662648v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Collado" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00886-07" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656226v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Le Coq" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190029v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Coq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680748v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goffin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deghorain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mainardi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tytgat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.19.6750-6761" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683108v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cornet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1160" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678256v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.16.5799-5808.2005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683183v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Marceau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se M&#233;ra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.12.7260-7268.2004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922099v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.68.8.3873-3877.2002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677706v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hissler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Stentz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372157v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1570-0232(01)00624-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF1WHT31-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922110v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.22.97-105" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669693v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672790v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marceau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;ra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697222v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zuniga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel-Deville" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez-Martinez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693605v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697883v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stintzi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Meyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-142-5-1191" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686063v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Postma" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702808v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712602v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708156v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717314v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728903v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718543v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719687v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721078v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grimont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.D. Grimont" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238329v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cordaillat Simmons" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio del Casale" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240712v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240627v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Renard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Balland" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238396v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cordaillat-Simmons" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borges" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Budak" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238241v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balland" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhoun Tidiane Willane" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238425v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303128v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303228v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238372v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877262v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frias J" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del Casale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciesarova Z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laranjo M" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papademas P" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385663v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303071v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240660v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947091v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788460v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947215v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791560v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787582v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moriceau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947117v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789150v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud Liautaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947045v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Fougy-Hou&#235;l" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786372v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786374v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946948v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hezard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739152v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946927v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947024v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204341v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204349v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schmit" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rivollier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811399v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809261v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204351v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204350v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204348v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204347v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204346v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Jones" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816850v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Le Coq" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Loustau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933270v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zuliani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feurer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romey" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guizard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828495v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759825v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764943v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stentz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Malleret" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845643v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N'Guyen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849143v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meyer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848672v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783111v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781057v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783126v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780813v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781688v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239660v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama-Hondegla" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Humblot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387267v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Frias" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Ciesarova" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Laranjo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Photis Papademas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385643v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386165v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789781v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaoroson" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785806v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786728v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785803v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946986v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946976v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946999v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786729v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fessard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947012v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Membre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795787v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800334v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535376v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838419v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839493v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzales" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835273v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835223v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;tais" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836267v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958354v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/TBQH-Z030" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302937v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zagorec" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791507v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/Z3BN-R647" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786809v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul R. Raya" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caister.com/lactobacillus2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190890.02" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947059v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947065v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533927v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118868386.ch13" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204473v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4101-la-metagenomique.html" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204472v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204474v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118522653.ch19" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204401v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/282231.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118522653.ch45" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204402v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384730-0.00414-6" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806124v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204400v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/282230.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5626-1_15" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D02578F0C978DCE2AEF256E100B7A67FD1AC768F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808850v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204403v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821992v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-0-387-79382-5" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-79382-5_6" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9F063688B8E276D52AA12486A147946AA6093D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822783v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz - Le Coq" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816294v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Lecoq" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet Frisoni" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845088v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasser" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266547v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dinges" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Wepner" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376554v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798437v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204471v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825653v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204335v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204338v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204339v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2025.101368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447877v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.12.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Keyvan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Adesemoye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chans&#233;aume-Bussiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2025.1653666" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396666v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sessitsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wakelin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schloter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Cernava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00212-22" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaroson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rossero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anthoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020456" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Lange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Berg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-022-00444-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345288v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Champomier Verg&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel E El-Mecherfi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Folign&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fo03989j" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Rybakova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buscot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carolyn Mchardy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-022-00425-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.951182" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Ter&#225;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Cuozzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C. Aristimu&#241;o Ficoseco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Fadda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230857" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zagdoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ry N'Dione" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103547" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939244v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhutrel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02847-19" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddine El Mecherfi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.02.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Fischer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00875-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105453" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960423v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947109v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00082-18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Peguilhan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204629" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3908-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Aymerich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cocolin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Vuyst" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.02.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia C. Ter&#225;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Raya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy106" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00479-18" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617680v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00584-17" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622529v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Fougy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00491-17" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00323-16" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536517v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kergourlay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taminiau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.09.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Zagorec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier Verges" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christieans" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462262826089343E12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cordero-Otero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bordons" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960209v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nair Olgu&#237;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraige" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190027v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mezaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand Ducasse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.202" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053883v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Christieans" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rivollier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucquin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.08.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5FJWZX1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204375v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caekebeke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.202" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Champomier-Verges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03301-12" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189719v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjari" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073253" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003325v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939584v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam M. I. Afzal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00115-12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003446v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.07.011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B3PJNZF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019534v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ckm8-9w22" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003445v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.08.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P15PSMRB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. Antonio Curiel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector H. Rodriguez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca B. de Las Rivas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Anglade" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201000621" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-197HXL74-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655556v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.05.014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922084v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Chiaramonte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02451-09" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922077v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bordat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02205-09" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922087v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Aires" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-29" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922091v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Mcleod" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Naterstad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Axelsson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-120" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190024v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daty" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Dudez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01721-08" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666904v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignolo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.04.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KM4SGR7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660202v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja S&#225;nchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara de Los Reyes-Gavil&#225;n" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106085" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922079v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Binesse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delsert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01261-08" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668406v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte Stuer-Lauridsen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ruas-Madiedo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00637-07" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662648v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Collado" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00886-07" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663150v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jofre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;len Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2007.05.005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4RJF93K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656226v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Le Coq" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190029v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Coq" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683108v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cornet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1160" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680748v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goffin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deghorain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mainardi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tytgat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.19.6750-6761" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678256v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.16.5799-5808.2005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683183v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Marceau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se M&#233;ra" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.12.7260-7268.2004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922110v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.22.97-105" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922099v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.68.8.3873-3877.2002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677706v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hissler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Stentz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372157v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1570-0232(01)00624-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF1WHT31-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669693v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672790v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marceau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;ra" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697222v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zuniga" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel-Deville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez-Martinez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687089v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686063v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Postma" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693605v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697883v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stintzi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Meyer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-142-5-1191" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702808v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712602v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708156v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717314v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718543v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728903v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719687v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721078v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grimont" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.D. Grimont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238329v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cordaillat Simmons" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio del Casale" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240712v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240627v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Renard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Balland" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238396v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cordaillat-Simmons" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borges" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Budak" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238241v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balland" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhoun Tidiane Willane" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238425v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303228v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303128v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238372v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877262v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frias J" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del Casale" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciesarova Z" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laranjo M" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papademas P" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385663v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303071v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240660v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947091v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788460v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947215v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791560v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787582v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moriceau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947117v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789150v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud Liautaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947045v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Fougy-Hou&#235;l" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786372v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786374v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946948v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hezard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739152v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946927v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947024v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204341v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204349v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schmit" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rivollier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811399v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809261v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204350v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204351v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204348v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204347v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204346v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Jones" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933270v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zuliani" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feurer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romey" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guizard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816850v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Le Coq" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Loustau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828495v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759825v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764943v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stentz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Malleret" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845643v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N'Guyen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848672v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meyer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849143v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783111v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781057v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783126v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780813v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781688v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239660v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama-Hondegla" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Humblot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387267v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Frias" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Ciesarova" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Laranjo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Photis Papademas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385643v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386165v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789781v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaoroson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786728v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785806v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785803v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946986v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946976v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946999v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786729v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fessard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800334v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947012v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Membre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795787v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535376v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839493v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzales" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838419v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835273v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835223v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;tais" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836267v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958354v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/TBQH-Z030" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302937v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zagorec" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791507v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/Z3BN-R647" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786809v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul R. Raya" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caister.com/lactobacillus2" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190890.02" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947059v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947065v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533927v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118868386.ch13" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204473v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4101-la-metagenomique.html" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204472v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204474v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118522653.ch19" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204401v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/282231.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118522653.ch45" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204402v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384730-0.00414-6" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204400v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/282230.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5626-1_15" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D02578F0C978DCE2AEF256E100B7A67FD1AC768F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806124v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808850v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204403v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821992v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-0-387-79382-5" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-79382-5_6" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9F063688B8E276D52AA12486A147946AA6093D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822783v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz - Le Coq" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816294v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Lecoq" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet Frisoni" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845088v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasser" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266547v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dinges" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Wepner" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376554v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798437v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204471v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825653v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204335v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204338v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204339v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>