--- v0 (2026-03-22)
+++ v1 (2026-04-28)
@@ -2881,238 +2881,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre possible : Jacques Weber, itinéraire d'un économiste passe-frontières</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Bouamrane</w:t>
+                <w:t xml:space="preserve">Effervescence patrimoniale au Sud. Entre nature et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Antona</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Pascale de Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD éditions, coll. Latitude 23, pp.440, 2013, 978-2-7099-1747-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Barbault</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.8806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848339v1</w:t>
+                <w:t xml:space="preserve">halshs-00877885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effervescence patrimoniale au Sud. Entre nature et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
+                <w:t xml:space="preserve">Rendre possible : Jacques Weber, itinéraire d'un économiste passe-frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Bouamrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Antona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quae ; IRD, 2013, 978-2-7592-1974-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00877885v1</w:t>
+                <w:t xml:space="preserve">hal-01848339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoines naturels au Sud. Des conflits fonciers à la valorisation des savoirs locaux</w:t>
               </w:r>
@@ -3911,264 +3911,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02287023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisanal fisheries in the context of sea globalization</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delta du Saloum : nouvelle gouvernance des ressources à travers un retour aux savoirs empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Salam Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ocean revealed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, p. 196-197, 2017, 978-2-271-11907-0</w:t>
+              <w:t xml:space="preserve">Sciences participatives, gouvernance des patrimoines et territoires des deltas : actes du colloque international du Laboratoire Mixte International "Patrimoines et Territoires de l'Eau" du 11 au 14 mai 2016 à l'Université Gaston Berger de Saint-Louis du Sénégal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.199-213, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077688v1</w:t>
+                <w:t xml:space="preserve">ird-01555821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'injonction du participatif dans la gouvernance des deltas ouest-africains : enjeux scientifiques, défis politiques [conférence introductive]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences participatives, gouvernance des patrimoines et territoires des deltas : actes du colloque international du Laboratoire Mixte International "Patrimoines et Territoires de l'Eau" du 11 au 14 mai 2016 à l'Université Gaston Berger de Saint-Louis du Sénégal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.9-30, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01555723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delta du Saloum : nouvelle gouvernance des ressources à travers un retour aux savoirs empiriques</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artisanal fisheries in the context of sea globalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Euzen, A. (ed.); Gaill, F. (ed.); Lacroix, D. (ed.); Cury, Philippe (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences participatives, gouvernance des patrimoines et territoires des deltas : actes du colloque international du Laboratoire Mixte International "Patrimoines et Territoires de l'Eau" du 11 au 14 mai 2016 à l'Université Gaston Berger de Saint-Louis du Sénégal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.199-213, 2017</w:t>
+              <w:t xml:space="preserve">The Ocean revealed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, p. 196-197, 2017, 978-2-271-11907-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01555821v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pêches artisanales face à la globalisation des mers</w:t>
               </w:r>
@@ -4733,238 +4733,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance des pêcheries en Casamance : entre les aires protégées des autochtones, le repos biologique des crevettes et la fermeture de la pêche par l’administration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adama Mbaye</w:t>
+                <w:t xml:space="preserve">Panorama des conséquences du Changement climatique, à travers la remontée du niveau océanique: érosion côtière et salinisation des eaux et des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Dacosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tidiane Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Descroix, Luc and Djiba, S. and Sané, Tidiane and Tarchiani Vieri. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Descroix, Luc and Djiba, Saliou and Sané,Tidiane and Tarchiani, Vieri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eaux et sociétés face au changement climatique dans le bassin de la Casamance.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.169-187, 2016</w:t>
+              <w:t xml:space="preserve">Eaux et sociétés face au changement climatique dans le bassin de la Casamance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.75-89., 2016, 9782343076904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845808v1</w:t>
+                <w:t xml:space="preserve">hal-01845633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des conséquences du Changement climatique, à travers la remontée du niveau océanique: érosion côtière et salinisation des eaux et des sols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tidiane Sané</w:t>
+                <w:t xml:space="preserve">La gouvernance des pêcheries en Casamance : entre les aires protégées des autochtones, le repos biologique des crevettes et la fermeture de la pêche par l’administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Descroix, Luc and Djiba, Saliou and Sané,Tidiane and Tarchiani, Vieri. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Descroix, Luc and Djiba, S. and Sané, Tidiane and Tarchiani Vieri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eaux et sociétés face au changement climatique dans le bassin de la Casamance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, pp.75-89., 2016, 9782343076904</w:t>
+              <w:t xml:space="preserve">Eaux et sociétés face au changement climatique dans le bassin de la Casamance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.169-187, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845633v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axe 2 : Fonctions et services : enjeux et état des lieux</w:t>
               </w:r>
@@ -5518,182 +5518,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance des pêcheries de crevettes en Casamance : tensions entre locaux, migrants et administration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la conservation à la concertation : quelles AMP pour quelle gouvernance territoriale au Sénégal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonnin, Marie (ed.);Laë, Raymond (ed.);Behnassi, M. (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eaux et sociétés face au changement climatique dans le bassin de la Casamance : actes de l'Atelier scientifique et du lancement de l'initiative "Casamance : un réseau scientifique au service du développement en Casamance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.169-187, 2015, 978-2-343-07690-4</w:t>
+              <w:t xml:space="preserve">Les aires marines protégées ouest-africaines : défis scientifiques et enjeux sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.97-116, 2015, 978-2-7099-2092-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01546844v1</w:t>
+                <w:t xml:space="preserve">ird-01222633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conservation à la concertation : quelles AMP pour quelle gouvernance territoriale au Sénégal ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gouvernance des pêcheries de crevettes en Casamance : tensions entre locaux, migrants et administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les aires marines protégées ouest-africaines : défis scientifiques et enjeux sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.97-116, 2015, 978-2-7099-2092-6</w:t>
+              <w:t xml:space="preserve">Eaux et sociétés face au changement climatique dans le bassin de la Casamance : actes de l'Atelier scientifique et du lancement de l'initiative "Casamance : un réseau scientifique au service du développement en Casamance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.169-187, 2015, 978-2-343-07690-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01222633v1</w:t>
+                <w:t xml:space="preserve">ird-01546844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution aux chapitres sur les savoirs locaux et la mangrove</w:t>
               </w:r>
@@ -5907,78 +5907,78 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un patrimoine dans tous ses états (introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juhé-Beaulaton, Dominique and Cormier-Salem, Marie-Christine and De Robert, PAscale and Roussel, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’effervescence patrimoniale au Sud.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.11-24, 2013, 9782709917476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irdeditions.8806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845574v1</w:t>
@@ -7514,51 +7514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective scientifique pour la recherche française sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Antona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Arlettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7662,51 +7662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7923,51 +7923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paloc.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.cormier@ird.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659721v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103435" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984585v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Archer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luthando E. Dziba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Mulongoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Maoela" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walters" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2020.100558" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier Salem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Schmidt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssaho.2021.100231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. San&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.B. Di&#232;ye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Solly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Ba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thior" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.50403" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dirberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane San&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngor Ndour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2018.12.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01824200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Mbaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02147673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diedhiou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Demba Ba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0201" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su9081485" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Trai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01588149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panfili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2016.1146122" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bouamrane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Spierenburg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Agrawal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Boureima" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08812-210425" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01344345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaly Toure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fabre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Bouaita" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Ba Mamadou El Abass" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2653" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bass&#232;ne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Aldiouma Sy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9306" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SXLMWXDT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00485036v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roussel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Agraz Hernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabri&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738456v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Diakhate" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Habert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333968v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Archer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dziba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Mulongoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maoela" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipbes.net/system/tdf/spm_africa_2018_digital.pdf?file=1&amp;amp;type=node&amp;amp;id=28397" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hall&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlodna Burgos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juh&#233;-Beaulaton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barbault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877885v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.8806" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutrais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137291v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476902v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830625v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/FDI:010085776" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968976v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072797v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127962v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02287023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077688v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555723v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Fall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01632284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555818v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01824202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555891v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#235;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845553v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845633v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Dacosta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543610v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boude" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antona" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Doussan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01546905v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#233; Tidiane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Balla Dieye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riegel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123700v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lewandowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Hernandez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gioda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/341/9782709921701/changement-climatique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123698v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/345/9782709921725/Climate%20change" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01546844v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01222633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845560v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01023521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00827404v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845574v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845576v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lescuyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Sonnet Takforyan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845657v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar El Abass" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845578v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845585v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353609v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sarr" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8304-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081125v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmidt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00639346v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Samba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815594v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anliati Ahmed Abdallah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brosse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317303v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Bonis-Profumo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04425664v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manouvrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077016v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Dunham" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gordon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belhabib" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bennas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216374v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820971v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Babin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paloc.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.cormier@ird.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659721v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103435" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984585v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Archer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luthando E. Dziba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Mulongoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Maoela" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walters" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2020.100558" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier Salem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Schmidt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssaho.2021.100231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. San&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.B. Di&#232;ye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Solly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Ba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thior" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.50403" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dirberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane San&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngor Ndour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2018.12.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01824200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Mbaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02147673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diedhiou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Demba Ba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0201" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su9081485" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Trai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01588149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panfili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2016.1146122" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bouamrane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Spierenburg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Agrawal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Boureima" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08812-210425" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01344345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaly Toure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fabre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Bouaita" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Ba Mamadou El Abass" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2653" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bass&#232;ne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Aldiouma Sy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9306" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SXLMWXDT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00485036v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roussel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Agraz Hernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabri&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738456v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Diakhate" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Habert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333968v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Archer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dziba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Mulongoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maoela" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipbes.net/system/tdf/spm_africa_2018_digital.pdf?file=1&amp;amp;type=node&amp;amp;id=28397" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hall&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlodna Burgos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juh&#233;-Beaulaton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877885v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.8806" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barbault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutrais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137291v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476902v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830625v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/FDI:010085776" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968976v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072797v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127962v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02287023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555821v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Fall" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077688v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01632284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555818v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01824202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555891v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#235;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845553v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845633v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Dacosta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845808v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543610v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boude" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antona" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Doussan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01546905v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#233; Tidiane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Balla Dieye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riegel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123700v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lewandowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Hernandez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gioda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/341/9782709921701/changement-climatique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123698v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/345/9782709921725/Climate%20change" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01222633v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01546844v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845560v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01023521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00827404v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845574v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845576v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lescuyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Sonnet Takforyan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845657v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar El Abass" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845578v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845585v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353609v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sarr" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8304-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081125v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmidt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00639346v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Samba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815594v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anliati Ahmed Abdallah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brosse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317303v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Bonis-Profumo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04425664v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manouvrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077016v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Dunham" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gordon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belhabib" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bennas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216374v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820971v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Babin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>