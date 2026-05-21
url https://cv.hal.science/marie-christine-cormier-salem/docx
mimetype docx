--- v1 (2026-04-28)
+++ v2 (2026-05-21)
@@ -186,273 +186,273 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desirable futures: Perspectives of Joola fisherwomen in Casamance, Senegal</w:t>
+                <w:t xml:space="preserve">Remote sensing assessment of the world’s largest mangrove reforestation program (Senegal, 2009–2012): Implications for carbon crediting and future restoration efforts dedicated to climate change offsetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safietou Soumaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.futures.2024.103435⟩</w:t>
+              <w:t xml:space="preserve">Environmental Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 23, pp.101496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envc.2026.101496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04659721v1</w:t>
+                <w:t xml:space="preserve">hal-05611599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and ecosystem services on the African continent – What is changing, and what are our options?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Desirable futures: Perspectives of Joola fisherwomen in Casamance, Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Walters</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37, pp.100558. </w:t>
+              <w:t xml:space="preserve">Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 162, pp.103435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envdev.2020.100558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.futures.2024.103435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984585v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04659721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senegalese artisanal fishers in the apprehension of changes of the marine environment : a universal knowledge ?</w:t>
               </w:r>
@@ -549,2766 +549,2773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité et résilience des socio-écosystèmes littoraux d'Afrique de l'Ouest : état des connaissances actuelles et interrogation sur le devenir du littoral sénégalo-bissau-guinéen</w:t>
+                <w:t xml:space="preserve">Biodiversity and ecosystem services on the African continent – What is changing, and what are our options?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sané</w:t>
+                <w:t xml:space="preserve">Emma Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.H.B. Dièye</w:t>
+                <w:t xml:space="preserve">Luthando E. Dziba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Solly</w:t>
+                <w:t xml:space="preserve">K. J. Mulongoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.D. Ba</w:t>
+                <w:t xml:space="preserve">M. A. Maoela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thior</w:t>
+                <w:t xml:space="preserve">M. Walters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, en ligne [22 p.]. </w:t>
+              <w:t xml:space="preserve">Environmental Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.100558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/belgeo.50403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envdev.2020.100558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131476v1</w:t>
+                <w:t xml:space="preserve">hal-02984585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the development of ecosystem-based indicators of mangroves functioning state in the context of the EU water framework directive</w:t>
+                <w:t xml:space="preserve">Vulnérabilité et résilience des socio-écosystèmes littoraux d'Afrique de l'Ouest : état des connaissances actuelles et interrogation sur le devenir du littoral sénégalo-bissau-guinéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dirberg</w:t>
+                <w:t xml:space="preserve">T. Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Barnaud</w:t>
+                <w:t xml:space="preserve">E.H.B. Dièye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brivois</w:t>
+                <w:t xml:space="preserve">B. Solly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Caessteker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+                <w:t xml:space="preserve">B.D. Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, en ligne [22 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.50403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495716v1</w:t>
+                <w:t xml:space="preserve">hal-04131476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correctly assessing forest change in a priority West African mangrove ecosystem : 1986–2010 : an answer to Carney et al. (2014) paper “Assessing forest change in a priority West African mangrove ecosystem : 1986–2010”</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards the development of ecosystem-based indicators of mangroves functioning state in the context of the EU water framework directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dirberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caessteker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ngor Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (3-4), pp.303-310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02153110v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;terroirs&amp;quot; maritimes revisités : fin ou renouveau dans le contexte de la globalisation des mers et des littoraux ouest-africains ?</w:t>
+                <w:t xml:space="preserve">Correctly assessing forest change in a priority West African mangrove ecosystem : 1986–2010 : an answer to Carney et al. (2014) paper “Assessing forest change in a priority West African mangrove ecosystem : 1986–2010”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tidiane Sané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngor Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.337-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsase.2018.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01824200v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02153110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanences et mutations dans les terroirs rizicoles de Basse-Casamance (Sénégal)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les &amp;quot;terroirs&amp;quot; maritimes revisités : fin ou renouveau dans le contexte de la globalisation des mers et des littoraux ouest-africains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eg.473.0201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-02147673v1</w:t>
+                <w:t xml:space="preserve">ird-01824200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let the women harvest the mangrove : carbon policy, and environmental injustice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Permanences et mutations dans les terroirs rizicoles de Basse-Casamance (Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tidiane Sané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Demba Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (3), pp.201-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.473.0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su9081485⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04077270v1</w:t>
+                <w:t xml:space="preserve">ird-02147673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mangrove's contribution to people: Interdisciplinary pilot study of the Can Gio Mangrove Biosphere Reserve in Viet Nam</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Let the women harvest the mangrove : carbon policy, and environmental injustice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 349 (6-7), pp.341 - 350. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (8), p. art. 1485 [18 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su9081485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928771v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir un cadre méthodologique commun en cartographie participative : l'atelier collectif de Cabrousse en Casamance (Sénégal), de la théorie à la pratique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The mangrove's contribution to people: Interdisciplinary pilot study of the Can Gio Mangrove Biosphere Reserve in Viet Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen van Trai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 349 (6-7), pp.341 - 350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01588149v1</w:t>
+                <w:t xml:space="preserve">hal-01928771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove reforestation : greening or grabbing coastal zones and deltas? Case studies in Senegal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Définir un cadre méthodologique commun en cartographie participative : l'atelier collectif de Cabrousse en Casamance (Sénégal), de la théorie à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Panfili</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tidiane Sané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Aquatic Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, 18 p. [en ligne]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923865v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01588149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stakeholder engagement and biodiversity conservation challenges in social-ecological systems: some insights from biosphere reserves in western Africa and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Bouamrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marja Spierenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Boureima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (4), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5751/ES-08812-210425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIRENA, une plateforme participative au service de la gouvernance du delta transfrontalier du fleuve Sénégal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mangrove reforestation : greening or grabbing coastal zones and deltas? Case studies in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubacar Ba Mamadou El Abass</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Panfili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9, pp.2653. </w:t>
+              <w:t xml:space="preserve">African Journal of Aquatic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (1), pp.89 - 98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.2653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2989/16085914.2016.1146122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01344345v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact des changements démographiques et socio-économiques sur la perception et la gestion de la mangrove en Basse Casamance (Sénégal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SIRENA, une plateforme participative au service de la gouvernance du delta transfrontalier du fleuve Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bassène</w:t>
+                <w:t xml:space="preserve">Labaly Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+                <w:t xml:space="preserve">Mathilde Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubou Aldiouma Sy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yasmin Bouaita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Ba Mamadou El Abass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.9306⟩</w:t>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.2653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.2653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840671v1</w:t>
+                <w:t xml:space="preserve">ird-01344345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’impact des changements démographiques et socio-économiques sur la perception et la gestion de la mangrove en Basse Casamance (Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bassène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubou Aldiouma Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (4), pp.299-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.9306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Localiser les produits et valoriser les spécificités locales : une dynamique générale et foisonnante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00485036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (11)</w:t>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique pour la restauration des mangroves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Agraz Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gabrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Macera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Gabrié; Janique Etienne. Fonds français pour l'environnement mondial (FFEM), 139 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Belaïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chlous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du Muséum national d'Histoire naturelle. Reliefs, 2023, Manifestes du Muséum, Bruno David; Guillaume Lecointre, 978-2-38036-142-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le delta du fleuve Sénégal : un atlas collaboratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Diakhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.A. Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD, 176 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regional assessment report on biodiversity and ecosystem services for Africa : summary for policymakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dziba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.J. Mulongoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Maoela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Walters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPBES</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49 p. [en ligne], 2018, 978-3-947851-00-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangrove, une forêt dans la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlodna Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; Le Cherche Midi, pp.167, 2018, 978-2-7491-5764-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambivalences patrimoniales au Sud : mises en scène et jeux d’acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaud Dominique; Juhé-Beaulaton Dominique; Cormier-Salem Marie-Christine; Girault Yves. Éditions Karthala, 2016, Hommes et sociétés, 9782811116927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01591887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses et adaptations aux changements globaux : quels enjeux pour la recherche sur la biodiversité ? Prospective de recherche.</w:t>
-[...68 lines deleted...]
-              <w:t xml:space="preserve">et al.</w:t>
+                <w:t xml:space="preserve">Rendre possible : Jacques Weber, itinéraire d'un économiste passe-frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Bouamrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Antona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quae ; IRD, 2013, 978-2-7592-1974-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01594930v1</w:t>
+                <w:t xml:space="preserve">hal-01848339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effervescence patrimoniale au Sud. Entre nature et société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD éditions, coll. Latitude 23, pp.440, 2013, 978-2-7099-1747-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.8806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00877885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre possible : Jacques Weber, itinéraire d'un économiste passe-frontières</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrimoines naturels au Sud. Des conflits fonciers à la valorisation des savoirs locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ird - collection colloques et séminaires, pp.550, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Barbault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01848339v1</w:t>
+                <w:t xml:space="preserve">halshs-00176044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoines naturels au Sud. Des conflits fonciers à la valorisation des savoirs locaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Patrimonialiser la nature tropicale. Dynamiques locales, enjeux internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ird - collection colloques et séminaires, pp.467, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...138 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00176039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3318,3177 +3325,3177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let the mangroves grow back on their own</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duvail, Stéphanie (dir.); Herrmann, Marine (dir.); Lévy, Marina (dir.); Pringault, Olivier (dir.); Guedj, Catherine (ed.); Lavagne, Corinne (ed.); Portal-Cabanel, J. (ed.); Rechner, Daïna (ed.); Sabrié, Marie-Lise (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our shared ocean : science in the Global South for a sustainable world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.112-113, 2025, Grands Enjeux, 978-2-7099-3070-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser la mangrove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agraz Hernandez, C. (ed.); Andrieu, J. (ed.); Cormier Salem, Marie-Christine (ed.); Gabrié, C. (ed.); Macera, L. (ed.); Prosperi, J. (ed.); Etienne, J. (préf.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide méthodologique pour la restauration des mangroves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. du FFEM, pp.84-99, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : services et disservices du delta du fleuve Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cormier Salem, Marie-Christine; Descroix, Luc; Diakhate, M.M.; Habert, Elisabeth; Sy, B.A.; Touré, L.; Billault, Laurence (collab.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le delta du fleuve Sénégal : un atlas collaboratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.17-31, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23708/FDI:010085776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêche en eau trouble : évolution des principes et outils de la gouvernance des littoraux ouest-africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie politique de la pêche. Temporalités, crises, résistances et résiliences dans le monde de la pêche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangroves, a new eldorado ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnèse, Jean-François (dir.); Dangles, Olivier (dir.); Rodary, Estienne (dir.); Verdier, Valérie (préf.); Sabrié, Marie-Lise (ed.); Mourier, Thomas (ed.); Lavagne, Corinne (ed.); Thivent, V. (rédac.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity in the global south : research for a sustainable world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.64-65, 2020, 978-2-7099-2874-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mangroves, un nouvel eldorado ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnèse, Jean-François (dir.); Dangles, Olivier (dir.); Rodary, Estienne (dir.); Verdier, Valérie (préf.); Sabrié, Marie-Lise (ed.); Mourier, Thomas (ed.); Lavagne, Corinne (ed.); Thivent, V. (rédac.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité au Sud : recherches pour un monde durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.64-65, 2020, 978-2-7099-2850-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux d'échelles et solidarités territoriales : vers une gouvernance multiscalaire des aires protégées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boulay, S. (ed.); Fanchette, Sylvie (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question des échelles en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quæ; IRD, p. 72-90, 2019, Update Sciences and Technologies, 978-2-7592-2943-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dérives des politiques environnementales : chronique des injustices à l'encontre des cueilleuses de mangrove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropiques, développement et mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02287023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delta du Saloum : nouvelle gouvernance des ressources à travers un retour aux savoirs empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Salam Fall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences participatives, gouvernance des patrimoines et territoires des deltas : actes du colloque international du Laboratoire Mixte International "Patrimoines et Territoires de l'Eau" du 11 au 14 mai 2016 à l'Université Gaston Berger de Saint-Louis du Sénégal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.199-213, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01555821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'injonction du participatif dans la gouvernance des deltas ouest-africains : enjeux scientifiques, défis politiques [conférence introductive]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences participatives, gouvernance des patrimoines et territoires des deltas : actes du colloque international du Laboratoire Mixte International "Patrimoines et Territoires de l'Eau" du 11 au 14 mai 2016 à l'Université Gaston Berger de Saint-Louis du Sénégal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.9-30, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01555723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisanal fisheries in the context of sea globalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Euzen, A. (ed.); Gaill, F. (ed.); Lacroix, D. (ed.); Cury, Philippe (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ocean revealed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, p. 196-197, 2017, 978-2-271-11907-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pêches artisanales face à la globalisation des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Euzen A. (ed.), Gaill F. (ed.), Lacroix D. (ed.), Cury Philippe (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’océan à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.130-131., 2017, L’océan à découvert</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01632284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cartographie participative comme outil d'aide à la compréhension des dynamiques territoriales : application sur un terrain de Basse Casamance (Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidiane Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences participatives, gouvernance des patrimoines et territoires des deltas : actes du colloque international du Laboratoire Mixte International "Patrimoines et Territoires de l'Eau" du 11 au 14 mai 2016 à l'Université Gaston Berger de Saint-Louis du Sénégal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.265-287, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01555818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangrove grabbing : an exploration of changes in mangrove tenure from a political ecology perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Artaud &amp; A. Surallés (eds),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The sea within : maritime tenure and cosmopolitical debates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWGIA,, pp.143-162, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01824202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cartes et des atlas comme outils de gouvernance : une application aux zones littorales d'Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labaly Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Bouaita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences participatives, gouvernance des patrimoines et territoires des deltas : actes du colloque international du Laboratoire Mixte International "Patrimoines et Territoires de l'Eau" du 11 au 14 mai 2016 à l'Université Gaston Berger de Saint-Louis du Sénégal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.227-240, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01555891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las apropiación de los manglares : estudio de los cambios producidos de los manglares desde una perspectiva de ecología política</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artaud, H. (ed.); Surallés, A. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mar adentro : tenencia marina debates cosmopoliticos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGWIA, p. 155-176, 2017, 978-87-927868-7-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter les deltas ouest-africains. Incertitudes scientifiques et enjeux humains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Des mémoires récupérées aux patrimoines survalorisés : pour une démarche réflexive sur les acteurs du patrimoines : conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Robert, Samuel and Melin, Hélène. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaud, Dominique and Juhé-Beaulaton, Dominique and Cormier-Salem, Marie-Christine and Girault, Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter le littoral. Enjeux contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.410-429, 2016, 9791032000847</w:t>
+              <w:t xml:space="preserve">Ambivalences patrimoniales au Sud : mises en scène et jeux d'acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Karthala, pp.257-271, 2016, 978-2-8111-1692-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845556v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mémoires récupérées aux patrimoines survalorisés : pour une démarche réflexive sur les acteurs du patrimoines : conclusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Panorama des conséquences du Changement climatique, à travers la remontée du niveau océanique: érosion côtière et salinisation des eaux et des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Dacosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tidiane Sané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Guillaud, Dominique and Juhé-Beaulaton, Dominique and Cormier-Salem, Marie-Christine and Girault, Yves. </w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Descroix, Luc and Djiba, Saliou and Sané,Tidiane and Tarchiani, Vieri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambivalences patrimoniales au Sud : mises en scène et jeux d'acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Karthala, pp.257-271, 2016, 978-2-8111-1692-7</w:t>
+              <w:t xml:space="preserve">Eaux et sociétés face au changement climatique dans le bassin de la Casamance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.75-89., 2016, 9782343076904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845553v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des conséquences du Changement climatique, à travers la remontée du niveau océanique: érosion côtière et salinisation des eaux et des sols</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La gouvernance des pêcheries en Casamance : entre les aires protégées des autochtones, le repos biologique des crevettes et la fermeture de la pêche par l’administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Descroix, Luc and Djiba, Saliou and Sané,Tidiane and Tarchiani, Vieri. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Descroix, Luc and Djiba, S. and Sané, Tidiane and Tarchiani Vieri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eaux et sociétés face au changement climatique dans le bassin de la Casamance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, pp.75-89., 2016, 9782343076904</w:t>
+              <w:t xml:space="preserve">Eaux et sociétés face au changement climatique dans le bassin de la Casamance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.169-187, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845633v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance des pêcheries en Casamance : entre les aires protégées des autochtones, le repos biologique des crevettes et la fermeture de la pêche par l’administration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Habiter les deltas ouest-africains. Incertitudes scientifiques et enjeux humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Descroix, Luc and Djiba, S. and Sané, Tidiane and Tarchiani Vieri. </w:t>
+              <w:t xml:space="preserve">Robert, Samuel and Melin, Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eaux et sociétés face au changement climatique dans le bassin de la Casamance.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.169-187, 2016</w:t>
+              <w:t xml:space="preserve">Habiter le littoral. Enjeux contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.410-429, 2016, 9791032000847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845808v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axe 2 : Fonctions et services : enjeux et état des lieux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'oiseau des étrangers&amp;quot; : des chercheurs en prise avec des conflits d'acteurs (Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Silvain Jean François (coord.); Pelegrin, F. (coord.); Cormier-Salem, Marie-Christine (ed.); Courchamp, J.C. (ed.); Couvet, D. (ed.); Doussan, I. (ed.); Glaszmann, J.C. (ed.); Lavorel, S. (ed.); Leadley, P. (ed.); Lefèvre, F. (ed.); Los, W. (ed.); Martin, F.(ed.); Morand, S. (ed.); Verrier, R. (ed.); Antona, M. (ed.); Arlettaz, R. (ed.); Bodo, B. (ed.); Boudry, P. (ed.); Bourgoin, T. (ed.); Boyen, C. (ed.). </w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Riegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Suremain, Charles-Édouard Galipaud, Jean-Christophe; Galipaud, Jean-Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospectives scientifiques pour la recherche française sur la biodiversité 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FRB, pp.22-25, 2015, Série FRB - Réflexions Stratégiques et Prospectives, 979-10-91015-12-7</w:t>
+              <w:t xml:space="preserve">Fabric-acteurs de patrimoine : implication, participation et postures du chercheur dans la patrimonialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Etrave; IRD, pp.231-264, 2015, 978-2-359-92031-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543610v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légitimité des politiques de reboisement des palétuviers en Casamance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sané Tidiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Balla Dieye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eaux et sociétés face au changement climatique dans le bassin de la Casamance : actes de l'Atelier scientifique et du lancement de l'initiative "Casamance : un réseau scientifique au service du développement en Casamance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.189-210, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01546905v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oiseau des étrangers&amp;quot; : des chercheurs en prise avec des conflits d'acteurs (Sénégal)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Axe 2 : Fonctions et services : enjeux et état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Boude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Antona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">De Suremain, Charles-Édouard Galipaud, Jean-Christophe; Galipaud, Jean-Christophe. </w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvain Jean François (coord.); Pelegrin, F. (coord.); Cormier-Salem, Marie-Christine (ed.); Courchamp, J.C. (ed.); Couvet, D. (ed.); Doussan, I. (ed.); Glaszmann, J.C. (ed.); Lavorel, S. (ed.); Leadley, P. (ed.); Lefèvre, F. (ed.); Los, W. (ed.); Martin, F.(ed.); Morand, S. (ed.); Verrier, R. (ed.); Antona, M. (ed.); Arlettaz, R. (ed.); Bodo, B. (ed.); Boudry, P. (ed.); Bourgoin, T. (ed.); Boyen, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabric-acteurs de patrimoine : implication, participation et postures du chercheur dans la patrimonialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Etrave; IRD, pp.231-264, 2015, 978-2-359-92031-4</w:t>
+              <w:t xml:space="preserve">Prospectives scientifiques pour la recherche française sur la biodiversité 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FRB, pp.22-25, 2015, Série FRB - Réflexions Stratégiques et Prospectives, 979-10-91015-12-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845561v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des savoirs locaux revisités</w:t>
-[...68 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la conservation à la concertation : quelles AMP pour quelle gouvernance territoriale au Sénégal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonnin, Marie (ed.);Laë, Raymond (ed.);Behnassi, M. (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement climatique : quels défis pour le Sud ?</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.219-231, 2015</w:t>
+              <w:t xml:space="preserve">Les aires marines protégées ouest-africaines : défis scientifiques et enjeux sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.97-116, 2015, 978-2-7099-2092-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123700v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01222633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fresh look at local knowledge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edmond Dounias</w:t>
+                <w:t xml:space="preserve">La gouvernance des pêcheries de crevettes en Casamance : tensions entre locaux, migrants et administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate change : what challenges for the South ?</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.219-231, 2015</w:t>
+              <w:t xml:space="preserve">Eaux et sociétés face au changement climatique dans le bassin de la Casamance : actes de l'Atelier scientifique et du lancement de l'initiative "Casamance : un réseau scientifique au service du développement en Casamance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.169-187, 2015, 978-2-343-07690-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123698v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01546844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conservation à la concertation : quelles AMP pour quelle gouvernance territoriale au Sénégal ?</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A fresh look at local knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lewandowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gioda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Dounias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les aires marines protégées ouest-africaines : défis scientifiques et enjeux sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.97-116, 2015, 978-2-7099-2092-6</w:t>
+              <w:t xml:space="preserve">Climate change : what challenges for the South ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-231, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01222633v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance des pêcheries de crevettes en Casamance : tensions entre locaux, migrants et administration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+                <w:t xml:space="preserve">Des savoirs locaux revisités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lewandowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gioda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eaux et sociétés face au changement climatique dans le bassin de la Casamance : actes de l'Atelier scientifique et du lancement de l'initiative "Casamance : un réseau scientifique au service du développement en Casamance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.169-187, 2015, 978-2-343-07690-4</w:t>
+              <w:t xml:space="preserve">Changement climatique : quels défis pour le Sud ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-231, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01546844v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution aux chapitres sur les savoirs locaux et la mangrove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reinert, Magali and Janicot, Serge and Aubertin, Catherine and Bernoux, Martial and Dounias, Edmond and Guégan, Jean-François and Lebel, Thierry and Mazurek, Hubert and Sultan, Benjamin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique. Quels défis pour le Sud ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.261, 2015, 978-2709918879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales de la biodiversité et implications pour la gestion et la conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gauthier-Clerc M. (dir.), Mesléard F. (dir.), Blondel J. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.95-106, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01023521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aménagement du littoral : un enjeu crucial pour les pêcheries artisanales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Un patrimoine dans tous ses états (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale de Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juhé-Beaulaton, Dominique and Cormier-Salem, Marie-Christine and De Robert, PAscale and Roussel, Bernard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artisans de la mer : une histoire de la pêche maritime sénégalaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’effervescence patrimoniale au Sud.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.11-24, 2013, 9782709917476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.8806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00827404v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un patrimoine dans tous ses états (introduction)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'aménagement du littoral : un enjeu crucial pour les pêcheries artisanales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’effervescence patrimoniale au Sud.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Artisans de la mer : une histoire de la pêche maritime sénégalaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, s.n., pp.136-145, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845574v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00827404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysans ont leurs raisons que les experts ignorent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lescuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Sonnet Takforyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouamrane, Meriem and Antona, Martine and Barbault, Robert and Cormier Salem, Marie-Christine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendre possible : Jacques Weber, itinéraire d'un économiste passe-frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae; IRD, pp.53-62, 2013, Indisciplines, 978-2-7592-1974-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil participatif pour la gouvernance du Delta du fleuve Sénégal : SIRENA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Ba</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Boubacar El Abass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dieng, D. and Effantin-Touyer, R. and Sy, K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Réserve de Biosphère transfrontière du Delta du Sénégal. Gouvernance, dynamique environnementale, socio-économique et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redonner une valeur aux patrimoines naturels et culturels (Point de vue d'experts)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barnéoud, Lise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Biodiversité ? Comprendre vite et mieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.58-59, 2013, InfoGraphie, 978-2-7011-5692-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mulet jaune, un produit imrâgen requalifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lizet, Bernadette and Millet, Jacqueline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal certifié conforme : déchiffrer nos relations avec le vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod; MNHN, pp.163-185, 2012, UniverSciences, 9782100582853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Ecotourism Be An Alternative To Traditional Fishing? An analysis with reference to the case of the Saloum Delta (Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Sarr</w:t>
+                <w:t xml:space="preserve">Jean Boncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Boncoeur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Muriel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dellink, Rob B.; Ruijs, Arjan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Of Poverty, Environment And Natural-Resource Use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, 210 p., 2008, Business and Economics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-8304-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6498,327 +6505,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic benchmarks among Senegalese fishermen : what has changed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Mindelo, Cape Verde. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change : what kind of knowledge, what type of adaptation for what type of West African artisanal fisher folk [résumé]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-labelling in fisheries along West African coast : the potentials and pitfalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Samba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of IIFET.International Institute of Fisheries Economics and Trade : Economics of Fish Resources and Aquatic Ecosystems : Balancing Uses Balancing Costs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Montpellier, France. 12 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00639346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6828,154 +6835,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangroves require social-ecological systemic research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esméralda Longépée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Andrieu</w:t>
+                <w:t xml:space="preserve">Anliati Ahmed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anliati Ahmed Abdallah</w:t>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Mangrove Macrobenthos and Management conference (MMM6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Cartagena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6985,798 +6992,916 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy Brief: Unlocking the values of unseen food species: a cautious approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Dounias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Porcher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edmond Dounias</w:t>
+                <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlène Alpha</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gianna Bonis-Profumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 4 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue carbon credits: a lot of promises but even more uncertainties for the Global South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Comte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+                <w:t xml:space="preserve">Sylvie Manouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Policy Brief, COP28, UAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status, trends and future dynamics of biodiversity and ecosystems underpinning nature's contributions to people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Dunham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. E. Dunham</w:t>
+                <w:t xml:space="preserve">C. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gordon</w:t>
+                <w:t xml:space="preserve">D. Belhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Belhabib</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Bennas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, p. 131-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pinay</w:t>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Abcha</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective scientifique pour la recherche française sur la biodiversité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Antona</w:t>
+                <w:t xml:space="preserve">Réponses et adaptations aux changements globaux : quels enjeux pour la recherche sur la biodiversité ? Prospective de recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Ronce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Arlettaz</w:t>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bodo</w:t>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Boude</w:t>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boudry</w:t>
+                <w:t xml:space="preserve">Pierre Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité. 2015</w:t>
+              <w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité (FRB). 2015, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04216374v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prospective scientifique pour la recherche française sur la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Antona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Arlettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prospective pour la recherche française en biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Babin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId232"/>
+      <w:footerReference w:type="default" r:id="rId237"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7923,51 +8048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paloc.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.cormier@ird.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659721v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103435" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984585v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Archer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luthando E. Dziba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Mulongoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Maoela" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walters" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2020.100558" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier Salem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Schmidt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssaho.2021.100231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. San&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.B. Di&#232;ye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Solly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Ba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thior" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.50403" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dirberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane San&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngor Ndour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2018.12.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01824200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Mbaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02147673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diedhiou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Demba Ba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0201" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su9081485" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Trai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01588149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panfili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2016.1146122" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bouamrane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Spierenburg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Agrawal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Boureima" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08812-210425" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01344345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaly Toure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fabre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Bouaita" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Ba Mamadou El Abass" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2653" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bass&#232;ne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Aldiouma Sy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9306" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SXLMWXDT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00485036v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roussel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Agraz Hernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabri&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738456v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Diakhate" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Habert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333968v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Archer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dziba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Mulongoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maoela" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipbes.net/system/tdf/spm_africa_2018_digital.pdf?file=1&amp;amp;type=node&amp;amp;id=28397" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hall&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlodna Burgos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juh&#233;-Beaulaton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877885v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.8806" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barbault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutrais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137291v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476902v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830625v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/FDI:010085776" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968976v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072797v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127962v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02287023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555821v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Fall" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077688v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01632284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555818v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01824202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555891v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#235;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845553v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845633v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Dacosta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845808v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543610v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boude" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antona" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Doussan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01546905v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#233; Tidiane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Balla Dieye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riegel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123700v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lewandowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Hernandez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gioda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/341/9782709921701/changement-climatique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123698v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/345/9782709921725/Climate%20change" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01222633v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01546844v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845560v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01023521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00827404v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845574v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845576v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lescuyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Sonnet Takforyan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845657v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar El Abass" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845578v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845585v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353609v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sarr" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8304-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081125v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmidt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00639346v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Samba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815594v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anliati Ahmed Abdallah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brosse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317303v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Bonis-Profumo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04425664v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manouvrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077016v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Dunham" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gordon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belhabib" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bennas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216374v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820971v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Babin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paloc.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.cormier@ird.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Gandon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2026.101496" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103435" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier Salem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Schmidt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssaho.2021.100231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984585v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Archer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luthando E. Dziba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Mulongoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Maoela" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walters" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2020.100558" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. San&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.B. Di&#232;ye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Solly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Ba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thior" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.50403" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dirberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane San&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngor Ndour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2018.12.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01824200v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Mbaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02147673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diedhiou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Demba Ba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0201" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su9081485" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Trai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01588149v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bouamrane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Spierenburg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Agrawal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Boureima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08812-210425" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panfili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2016.1146122" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01344345v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaly Toure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fabre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Bouaita" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Ba Mamadou El Abass" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2653" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bass&#232;ne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Aldiouma Sy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9306" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SXLMWXDT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00485036v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roussel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Agraz Hernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabri&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738456v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Diakhate" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Habert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333968v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Archer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dziba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Mulongoy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maoela" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipbes.net/system/tdf/spm_africa_2018_digital.pdf?file=1&amp;amp;type=node&amp;amp;id=28397" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hall&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlodna Burgos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juh&#233;-Beaulaton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barbault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877885v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.8806" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutrais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176039v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830625v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/FDI:010085776" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968976v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127962v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303879v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02287023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555821v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Fall" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555723v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077688v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01632284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555818v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01824202v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555891v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#235;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845553v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Dacosta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845808v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845556v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845561v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riegel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01546905v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#233; Tidiane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Balla Dieye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543610v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boude" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antona" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Doussan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01222633v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01546844v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123698v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lewandowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Hernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gioda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/345/9782709921725/Climate%20change" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123700v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/341/9782709921701/changement-climatique" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845560v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01023521v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845574v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00827404v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845576v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lescuyer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Sonnet Takforyan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar El Abass" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845578v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845585v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353609v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sarr" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8304-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776159v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmidt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00639346v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Samba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815594v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anliati Ahmed Abdallah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brosse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317303v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Bonis-Profumo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04425664v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manouvrier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077016v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Dunham" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gordon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belhabib" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bennas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216374v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820971v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Babin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>