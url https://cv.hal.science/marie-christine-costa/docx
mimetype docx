--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -490,235 +490,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the edge capacitated Steiner tree problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimal graphs for 2-factor extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Hertz</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disopt.2020.100607⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967013v1</w:t>
+                <w:t xml:space="preserve">hal-02436792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal graphs for 2-factor extension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the edge capacitated Steiner tree problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.100607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disopt.2020.100607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.11.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02436792v1</w:t>
+                <w:t xml:space="preserve">hal-02967013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulations for designing robust networks. An application to wind power collection</w:t>
               </w:r>
@@ -834,64 +834,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal graphs for matching extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 234, pp.47-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1127,342 +1127,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">d-Transversals of Stable Sets and Vertex Covers in Weighted Bipartite Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bentz</w:t>
+                <w:t xml:space="preserve">Optimizing the deployment of a multilevel optical FTTH network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Trampont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2012.06.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 222 (3), pp.430--440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00969156v1</w:t>
+                <w:t xml:space="preserve">hal-00969331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the deployment of a multilevel optical FTTH network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chardy</w:t>
+                <w:t xml:space="preserve">d-Transversals of Stable Sets and Vertex Covers in Weighted Bipartite Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Trampont</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.05.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2012.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00969331v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00969156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RO au cœur du déploiement du Fiber To The Home à France-Télécom Orange: La RO récompensée par le prix Orange de l'Innovation 2012 (catégorie Réseau)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1517,132 +1517,132 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing splitter and fiber location in a multilevel optical FTTH network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Trampont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 222, pp.430-440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1659,64 +1659,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum d-blockers and d-transversals in graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (4), pp.857-872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1750,77 +1750,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockers and Transversals in some subclasses of bipartite graphs: when caterpillars are dancing on a grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1884,90 +1884,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of graphs in discrete tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 175, pp.287-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2007,633 +2007,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockers and Transversals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Graph coloring with cardinality constraints on the neighborhoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13, pp.4306--4314. </w:t>
+              <w:t xml:space="preserve">Discrete Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (4), pp.362--369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2009.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disopt.2009.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975349v1</w:t>
+                <w:t xml:space="preserve">hal-00975361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph coloring with cardinality constraints on the neighborhoods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicut and integral multiflow in rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ries</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Létocart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disopt.2009.04.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 196 (3), pp.1251-1254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2008.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975361v1</w:t>
+                <w:t xml:space="preserve">hal-00085032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicut and integral multiflow in rings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bentz</w:t>
+                <w:t xml:space="preserve">Blockers and Transversals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rico Zenklusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 196 (3), pp.1251-1254. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.4306--4314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2008.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2009.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085032v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardinality constrained and multicriteria (multi)cut problems</w:t>
+                <w:t xml:space="preserve">Degree-constrained edge partitioning in graphs arising from discrete tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roupin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2), pp.99-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7155/jgaa.00178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596156v1</w:t>
+                <w:t xml:space="preserve">hal-00975345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degree-constrained edge partitioning in graphs arising from discrete tomography</w:t>
+                <w:t xml:space="preserve">Cardinality constrained and multicriteria (multi)cut problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (1), pp.102--111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975345v1</w:t>
+                <w:t xml:space="preserve">hal-00596156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a graph coloring problem arising from discrete tomography</w:t>
               </w:r>
@@ -2645,77 +2645,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51 (4), pp.256-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2775,51 +2775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Werra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2892,51 +2892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Jarray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 108 (6), pp.356-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2995,77 +2995,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicolored matchings in some classes of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AKCE International Journal of Graphs and Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23, pp.47-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3116,51 +3116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zrikem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3224,51 +3224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5 (1), pp.36-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3327,64 +3327,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using graphs for some discrete tomography problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 154, pp.35-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3435,51 +3435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Jarray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, pp.73-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3517,64 +3517,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solvable case of image reconstruction in discrete tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schindl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3625,64 +3625,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal multicut and maximal integer multiflow: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 162-1, pp.55-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3729,64 +3729,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal multicut and maximal integer multiflow: a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 162, pp.55-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3824,64 +3824,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A greedy algorithm for multicut and integral multiflow in rooted trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 31, pp.21-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4755,51 +4755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D de Werra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4850,51 +4850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF2017. 18ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4945,51 +4945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egor Gladkikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5282,51 +5282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GO IX, Ninth international colloquium on Graphs and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, X, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5446,64 +5446,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum size extensible graphs for (near) perfect matchings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5623,77 +5623,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Two-Stage Robust FTTH network design Problem under Demand Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Francfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5934,77 +5934,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust optimization of optical fiber access networks deployments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Francfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6131,299 +6131,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing an hybrid energy system</w:t>
+                <w:t xml:space="preserve">Recherche opérationnelle et énergie renouvelable: une présentation de quelques problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Poirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Optimization and Practices in Industry (COPI'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.20-22</w:t>
+              <w:t xml:space="preserve">ROADEF 2011, 12?me congr?s annuel de la Soci?t? fran?aise de Recherche Op?rationnelle et d?Aide ? la D?cision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. pp.145-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125967v1</w:t>
+                <w:t xml:space="preserve">hal-01125966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche opérationnelle et énergie renouvelable: une présentation de quelques problèmes</w:t>
+                <w:t xml:space="preserve">Optimizing an hybrid energy system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Poirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011, 12?me congr?s annuel de la Soci?t? fran?aise de Recherche Op?rationnelle et d?Aide ? la D?cision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. pp.145-146</w:t>
+              <w:t xml:space="preserve">Conference on Optimization and Practices in Industry (COPI'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125966v1</w:t>
+                <w:t xml:space="preserve">hal-01125967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum d-Transversals of Maximum-Weight Stable Sets in Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on combinatorics, graph theory and applications. EuroComb'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. pp.129-134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6470,64 +6470,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On matchings and stable sets in bipartite graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphs and Optimization VII, Ovronnaz, Suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, X, France. pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6565,64 +6565,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum d-blockers and d-transversals for the maximum stable set problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on operational research EURO 2010, July 11-14 Lisbonne, Portugal (and ROADEF 2010 24-26 f?vrier Toulouse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Libonne, Portugal. pp.70-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6673,77 +6673,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche op?rationnelle et aide ? la d?cision. ROADEF'09 Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, X, France. pp.316-317</w:t>
@@ -6785,51 +6785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle classe de graphes : les hypotriangulés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Topart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6893,51 +6893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Jarray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPR'08 14th Int. Conf. on Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, X, France. pp.413-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7044,77 +7044,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction de la coloration d'un graphe à partir des projections des voisinages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRANCORO/ROADEF'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.87-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7133,286 +7133,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing de barres horizontales</w:t>
+                <w:t xml:space="preserve">Localisation optimale de capteurs dans un réseau point à point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRANCORO/ROADEF'07, Grenoble, février</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, X, France. pp.153-154</w:t>
+              <w:t xml:space="preserve">ROADEF'07, Grenoble, février</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, X, France. pp.75-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125262v1</w:t>
+                <w:t xml:space="preserve">hal-01125313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation optimale de capteurs dans un réseau point à point</w:t>
+                <w:t xml:space="preserve">Packing de barres horizontales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Jarray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'07, Grenoble, février</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, X, France. pp.75-76</w:t>
+              <w:t xml:space="preserve">FRANCORO/ROADEF'07, Grenoble, février</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, X, France. pp.153-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125313v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Branch and Bound utilisant la programmation semidéfinie pour un problème de placement de tâches et un problème de partition des sommets d'un graphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'07, Grenoble, février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, X, France. pp.169-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7450,77 +7450,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph colouring with vertex neighbourhoods constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth Czech-Slovak Int. Symposium on Combinatorics, Graph Theory, Algorithms and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7558,77 +7558,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du problème de la multicoupe minimale à cardinalité contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derhy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'06 7ème congrès, février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Lille, France. pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7679,77 +7679,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'06 7ème congrès ROADEF - Février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7800,77 +7800,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO XXI, Reykjavik, Iceland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7889,325 +7889,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résoudre en temps linéaire le problème de la multicoupe minimum dans des grilles rectangulaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximum edge disjoint paths and minimum unweighted multicuts in grid graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'05 6ème congrès, février</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Tours, France. pp.105-106</w:t>
+              <w:t xml:space="preserve">CIRO'05, Marrakech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, X, France. pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124960v1</w:t>
+                <w:t xml:space="preserve">hal-01125655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shortest multipaths problem in a capacitated dense channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résoudre en temps linéaire le problème de la multicoupe minimum dans des grilles rectangulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Zrikem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALIO/EURO'05 5th Conf. on Combinatorial Optimization, ENST, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, X, France. pp.31</w:t>
+              <w:t xml:space="preserve">ROADEF'05 6ème congrès, février</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Tours, France. pp.105-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125125v1</w:t>
+                <w:t xml:space="preserve">hal-01124960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum edge disjoint paths and minimum unweighted multicuts in grid graphs</w:t>
+                <w:t xml:space="preserve">The shortest multipaths problem in a capacitated dense channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roupin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zrikem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRO'05, Marrakech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, X, France. pp.85</w:t>
+              <w:t xml:space="preserve">ALIO/EURO'05 5th Conf. on Combinatorial Optimization, ENST, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, X, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125655v1</w:t>
+                <w:t xml:space="preserve">hal-01125125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of binary matrices under adjacency constraints</w:t>
               </w:r>
@@ -8219,51 +8219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Jarray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENDM pp 281-297 Workshop on Discrete Tomography and Its Applications - New-York, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8301,77 +8301,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicolored matchings in some classes of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. in Graph Theory, Hyères, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8422,51 +8422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Jarray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTCS 2005, Sienne, LNCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, X, France. pp.173-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8504,64 +8504,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a problem of coloured matching in regular bipartite graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributed talk, Proceedings of Graph Theory Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, X, France. pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8599,51 +8599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum edge disjoint paths and minimum unweighted multicut problems in grid graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8681,77 +8681,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicoupes minimales et multiflots maximaux en nombres entiers dans les anneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8776,77 +8776,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal multicut and maximal integer multiflow in rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Mathematical Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8865,312 +8865,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicoupe minimale et multiflot entier maximal dans un anneau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelques problèmes de tomographie discrète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roupin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Jarray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Graphes, Réseaux et Modélisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecole d'automne de recherche opérationnelle Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085041v1</w:t>
+                <w:t xml:space="preserve">hal-01124903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques problèmes de tomographie discrète</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicoupe minimale et multiflot entier maximal dans un anneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Létocart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'automne de recherche opérationnelle Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, X, France</w:t>
+              <w:t xml:space="preserve">Les Journées Graphes, Réseaux et Modélisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124903v1</w:t>
+                <w:t xml:space="preserve">hal-00085041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiflots entiers et multicoupes: analyse de leur difficulté</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On some special cases of an image reconstruction problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roupin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCO, Lugano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085118v1</w:t>
+                <w:t xml:space="preserve">hal-01124965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial algorithms to solve the multiway cut and integer flow problems in trees</w:t>
               </w:r>
@@ -9219,165 +9219,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some special cases of an image reconstruction problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiflots entiers et multicoupes: analyse de leur difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Létocart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO, Lugano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
+              <w:t xml:space="preserve">4ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124965v1</w:t>
+                <w:t xml:space="preserve">hal-00085118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the shortest multipaths problem on grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zrikem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9428,64 +9428,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiflots entiers et multicoupes: analyse de leur difficulté.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9510,77 +9510,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A greedy algorithm for multicut and integral multiflow in rooted trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9605,77 +9605,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicut and integral multiflow : a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Conference on Combinatorial Optimization - ECCO XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9726,51 +9726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Cr?mieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCO XIII, European chapter on combinatorial optimization, Capri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10155,77 +10155,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted Transversals and Blockers for Some Optimization Problems in Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10319,51 +10319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Frosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Jarray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhauser/Gabor and Attila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Discrete Tomography and Its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-150, 2007, 978-0-8176-3614-2</w:t>
@@ -10486,90 +10486,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bibliography on multicut and integer multiflow problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10962,51 +10962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On hypochordal graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Topart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11210,51 +11210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnam.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cedric.cnam.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ensta-paris.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ensta-paris.fr/mpro/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.roadef.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondation-hadamard.fr/PGMO" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bentz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Poirion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ridremont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22143" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465403v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hertz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2020.100607" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Werra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picouleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.11.022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Poirion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.02.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.11.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billionnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.03.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.01.017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ries" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2012.06.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969331v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chardy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trampont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34SB8V45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Francfort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Hervet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126129v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-010-9334-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Zenklusen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.08.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0649-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSQ5VL9Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975349v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.01.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975361v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2009.04.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;tocart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roupin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.05.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derhy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00178" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976356v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20218" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Werra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ries" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-008-0771-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Jarray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.07.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPCZL9XZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125162v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zrikem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596164v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2006.03.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVR7PHRN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124966v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schindl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003243v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.10.037" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6377(02)00184-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ying Thang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chardaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sutter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/146637.146646" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zakour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zakhour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Werra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cott&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Gladkikh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Watel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462704v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosmin Porumbel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126586v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126404v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126384v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hervet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126110v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125587v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125645v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Topart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125398v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125262v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125313v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Hardy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125196v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125157v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125163v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125655v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124999v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125109v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125059v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085115v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124667v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124965v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124722v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124671v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085119v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124531v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cr?mieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124528v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124527v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P?letan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124526v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decocq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124525v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125938v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125187v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Frosini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462608v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126602v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126344v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125743v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnam.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cedric.cnam.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ensta-paris.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ensta-paris.fr/mpro/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.roadef.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondation-hadamard.fr/PGMO" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bentz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Poirion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ridremont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22143" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465403v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hertz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2020.100607" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Werra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picouleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.11.022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Poirion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.02.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.11.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billionnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.03.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.01.017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trampont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34SB8V45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2012.06.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Francfort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Hervet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126129v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-010-9334-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Zenklusen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.08.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0649-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSQ5VL9Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975361v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2009.04.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;tocart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roupin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.05.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.01.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00178" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derhy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976356v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20218" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Werra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ries" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-008-0771-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Jarray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.07.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPCZL9XZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125162v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zrikem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596164v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2006.03.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVR7PHRN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124966v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schindl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003243v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.10.037" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6377(02)00184-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ying Thang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chardaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sutter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/146637.146646" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zakour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zakhour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Werra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cott&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Gladkikh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Watel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462704v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosmin Porumbel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126586v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126404v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126384v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hervet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126110v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125587v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125645v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Topart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125398v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Hardy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125196v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125157v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125163v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125655v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125125v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124999v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125109v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125059v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085115v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124903v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124965v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124667v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085118v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124722v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124671v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085119v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124531v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cr?mieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124528v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124527v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P?letan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124526v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decocq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124525v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125938v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125187v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Frosini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462608v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126602v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126344v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125743v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>