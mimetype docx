--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -490,235 +490,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal graphs for 2-factor extension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the edge capacitated Steiner tree problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.11.022⟩</w:t>
+              <w:t xml:space="preserve">Discrete Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.100607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disopt.2020.100607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436792v1</w:t>
+                <w:t xml:space="preserve">hal-02967013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the edge capacitated Steiner tree problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimal graphs for 2-factor extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Hertz</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disopt.2020.100607⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967013v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulations for designing robust networks. An application to wind power collection</w:t>
               </w:r>
@@ -834,64 +834,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal graphs for matching extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 234, pp.47-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1127,596 +1127,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the deployment of a multilevel optical FTTH network</w:t>
+                <w:t xml:space="preserve">Optimizing splitter and fiber location in a multilevel optical FTTH network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie‐christine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Trampont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 222 (3), pp.430--440. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+              <w:t xml:space="preserve">, 2012, 222, pp.430-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00969331v1</w:t>
+                <w:t xml:space="preserve">hal-01126129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">d-Transversals of Stable Sets and Vertex Covers in Weighted Bipartite Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bentz</w:t>
+                <w:t xml:space="preserve">Optimizing the deployment of a multilevel optical FTTH network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Trampont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2012.06.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 222 (3), pp.430--440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00969156v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00969331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RO au cœur du déploiement du Fiber To The Home à France-Télécom Orange: La RO récompensée par le prix Orange de l'Innovation 2012 (catégorie Réseau)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chardy</w:t>
+                <w:t xml:space="preserve">d-Transversals of Stable Sets and Vertex Covers in Weighted Bipartite Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la ROADEF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2012.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00969112v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00969156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing splitter and fiber location in a multilevel optical FTTH network.</w:t>
+                <w:t xml:space="preserve">La RO au cœur du déploiement du Fiber To The Home à France-Télécom Orange: La RO récompensée par le prix Orange de l'Innovation 2012 (catégorie Réseau)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐christine Costa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cedric Hervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp.8-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01126129v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00969112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum d-blockers and d-transversals in graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (4), pp.857-872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1744,1647 +1744,1647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockers and Transversals in some subclasses of bipartite graphs: when caterpillars are dancing on a grid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">On the use of graphs in discrete tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 175, pp.287-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-009-0649-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2009.08.009⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974959v1</w:t>
+                <w:t xml:space="preserve">hal-00975034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of graphs in discrete tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Blockers and Transversals in some subclasses of bipartite graphs: when caterpillars are dancing on a grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rico Zenklusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-009-0649-6⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 310, pp.132--146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2009.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975034v1</w:t>
+                <w:t xml:space="preserve">hal-00974959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph coloring with cardinality constraints on the neighborhoods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardinality constrained and multicriteria (multi)cut problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ries</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (1), pp.102--111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975361v1</w:t>
+                <w:t xml:space="preserve">hal-00596156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicut and integral multiflow in rings</w:t>
+                <w:t xml:space="preserve">Degree-constrained edge partitioning in graphs arising from discrete tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roupin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2008.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2), pp.99-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7155/jgaa.00178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085032v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockers and Transversals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Graph coloring with cardinality constraints on the neighborhoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2009.01.006⟩</w:t>
+              <w:t xml:space="preserve">Discrete Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (4), pp.362--369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disopt.2009.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975349v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degree-constrained edge partitioning in graphs arising from discrete tomography</w:t>
+                <w:t xml:space="preserve">Multicut and integral multiflow in rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Létocart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13 (2), pp.99-118. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 196 (3), pp.1251-1254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7155/jgaa.00178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2008.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975345v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardinality constrained and multicriteria (multi)cut problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bentz</w:t>
+                <w:t xml:space="preserve">Blockers and Transversals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rico Zenklusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.4306--4314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2009.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596156v1</w:t>
+                <w:t xml:space="preserve">hal-00975349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a graph coloring problem arising from discrete tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexity results for the horizontal bar packing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Jarray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/net.20218⟩</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (6), pp.356-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2008.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976356v1</w:t>
+                <w:t xml:space="preserve">hal-00976363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addendum to “Bicolored Matchings in Some Classes of Graphs”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a graph coloring problem arising from discrete tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Ries</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (2), pp.127-128. </w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (4), pp.256-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00373-008-0771-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/net.20218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436828v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity results for the horizontal bar packing problem</w:t>
+                <w:t xml:space="preserve">Addendum to “Bicolored Matchings in Some Classes of Graphs”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fethi Jarray</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">D. de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2008.07.007⟩</w:t>
+              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.127-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00373-008-0771-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976363v1</w:t>
+                <w:t xml:space="preserve">hal-02436828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicolored matchings in some classes of graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The shortest multipaths problem in a capacitated dense channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ries</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zrikem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AKCE International Journal of Graphs and Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23, pp.47-60</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178, pp.926-931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125192v1</w:t>
+                <w:t xml:space="preserve">hal-01125162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shortest multipaths problem in a capacitated dense channel</w:t>
+                <w:t xml:space="preserve">Maximum integer multiflow and minimum multicut problems in uniform grid graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Zrikem</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (1), pp.36-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2006.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125162v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum integer multiflow and minimum multicut problems in uniform grid graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bicolored matchings in some classes of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roupin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AKCE International Journal of Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.47-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00596164v1</w:t>
+                <w:t xml:space="preserve">hal-01125192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using graphs for some discrete tomography problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 154, pp.35-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3422,64 +3422,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An acyclic days-off scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Jarray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, pp.73-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3517,64 +3517,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solvable case of image reconstruction in discrete tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schindl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3625,64 +3625,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal multicut and maximal integer multiflow: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 162-1, pp.55-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3729,64 +3729,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal multicut and maximal integer multiflow: a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 162, pp.55-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3824,64 +3824,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A greedy algorithm for multicut and integral multiflow in rooted trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 31, pp.21-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4386,51 +4386,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind farm cable layout optimization with constraints of load flow and robustness</w:t>
+                <w:t xml:space="preserve">Optimisation robuste du câblage d'un parc éolien sous contraintes de load flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
@@ -4450,108 +4450,108 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Zakour</w:t>
+                <w:t xml:space="preserve">Camille Zakhour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICREEE 2020: International Conference on Renewable Energy and Environment Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Tokyo (on line), Japan</w:t>
+              <w:t xml:space="preserve">ROADEF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967066v1</w:t>
+                <w:t xml:space="preserve">hal-02475426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation robuste du câblage d'un parc éolien sous contraintes de load flow</w:t>
+                <w:t xml:space="preserve">Wind farm cable layout optimization with constraints of load flow and robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
@@ -4571,274 +4571,274 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Zakhour</w:t>
+                <w:t xml:space="preserve">Camille Zakour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ICREEE 2020: International Conference on Renewable Energy and Environment Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Tokyo (on line), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475426v1</w:t>
+                <w:t xml:space="preserve">hal-02967066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum length disjoint paths and Capacitated (rooted) Steiner Tree</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extenseurs hamiltoniens minimaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Hertz</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Alio International Conference on Applied Combinatorial Optimization Aims and Objectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478921v1</w:t>
+                <w:t xml:space="preserve">hal-02462896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extenseurs hamiltoniens minimaux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimum length disjoint paths and Capacitated (rooted) Steiner Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">Euro-Alio International Conference on Applied Combinatorial Optimization Aims and Objectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462896v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">d-extensibles de stables dans les graphes bipartis</w:t>
               </w:r>
@@ -4850,51 +4850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF2017. 18ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4945,51 +4945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egor Gladkikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5142,571 +5142,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabling optimization of a windfarm and capacitated K-Steiner tree</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Robust Approach to Solve Mixed Integer Linear Optimization Problems with Uncertain Data. Tutorial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Poirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO-COPI'14 Gaspard Monge Program for Optimization - Conference on Optimization Practices in Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Palaiseau (91), France. 4 p</w:t>
+              <w:t xml:space="preserve">ICORES International Conference on Operations Research and Enterprise Systems (From joint works with A. Billionnet, P. Poirion, A. Faye, C. Hervet, M. Chardy and S. Francfort).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Angers, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126586v1</w:t>
+                <w:t xml:space="preserve">hal-01126384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">d-extensible sets of stable sets in bipartite graphs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimum size extensible graphs for (near) perfect matchings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GO IX, Ninth international colloquium on Graphs and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, X, France. pp.14</w:t>
+              <w:t xml:space="preserve">International Conference on Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Grenoble, France. pp.juin 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126588v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Steiner tree problem with capacity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GO IX, Ninth international colloquium on Graphs and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Sirmione, Italy. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum size extensible graphs for (near) perfect matchings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">d-extensible sets of stable sets in bipartite graphs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Grenoble, France. pp.juin 2014</w:t>
+              <w:t xml:space="preserve">GO IX, Ninth international colloquium on Graphs and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, X, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126404v1</w:t>
+                <w:t xml:space="preserve">hal-01126588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Approach to Solve Mixed Integer Linear Optimization Problems with Uncertain Data. Tutorial.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cabling optimization of a windfarm and capacitated K-Steiner tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Poirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICORES International Conference on Operations Research and Enterprise Systems (From joint works with A. Billionnet, P. Poirion, A. Faye, C. Hervet, M. Chardy and S. Francfort).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Angers, France. pp.21</w:t>
+              <w:t xml:space="preserve">PGMO-COPI'14 Gaspard Monge Program for Optimization - Conference on Optimization Practices in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Palaiseau (91), France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126384v1</w:t>
+                <w:t xml:space="preserve">hal-01126586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Two-Stage Robust FTTH network design Problem under Demand Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Francfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Network Optimization Conference, INOC, May 20-22, 2013; Electronic Notes in Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Tenerife, Spain. pp.335-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5915,619 +5915,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimization of optical fiber access networks deployments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chardy</w:t>
+                <w:t xml:space="preserve">Robust optimal sizing of an hybrid energy stand-alone system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Francfort</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Poirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Programming (ISMP 2012) (and EURO 2012, Vilnius, Lithuania)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">21st International Symposium on Mathematical Programming (ISMP 2012) and ROADEF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. pp.191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126208v1</w:t>
+                <w:t xml:space="preserve">hal-01126110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimal sizing of an hybrid energy stand-alone system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Billionnet</w:t>
+                <w:t xml:space="preserve">Robust optimization of optical fiber access networks deployments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Poirion</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Francfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Mathematical Programming (ISMP 2012) and ROADEF 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. pp.191</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Programming (ISMP 2012) (and EURO 2012, Vilnius, Lithuania)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126110v1</w:t>
+                <w:t xml:space="preserve">hal-01126208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche opérationnelle et énergie renouvelable: une présentation de quelques problèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Billionnet</w:t>
+                <w:t xml:space="preserve">Minimum d-Transversals of Maximum-Weight Stable Sets in Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Poirion</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011, 12?me congr?s annuel de la Soci?t? fran?aise de Recherche Op?rationnelle et d?Aide ? la D?cision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European conference on combinatorics, graph theory and applications. EuroComb'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. pp.129-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2011.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125966v1</w:t>
+                <w:t xml:space="preserve">hal-01125892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing an hybrid energy system</w:t>
+                <w:t xml:space="preserve">Recherche opérationnelle et énergie renouvelable: une présentation de quelques problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Poirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Optimization and Practices in Industry (COPI'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.20-22</w:t>
+              <w:t xml:space="preserve">ROADEF 2011, 12?me congr?s annuel de la Soci?t? fran?aise de Recherche Op?rationnelle et d?Aide ? la D?cision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. pp.145-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125967v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum d-Transversals of Maximum-Weight Stable Sets in Trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bentz</w:t>
+                <w:t xml:space="preserve">Optimizing an hybrid energy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ries</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Poirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on combinatorics, graph theory and applications. EuroComb'11</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Optimization and Practices in Industry (COPI'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2011.09.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01125892v1</w:t>
+                <w:t xml:space="preserve">hal-01125967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On matchings and stable sets in bipartite graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphs and Optimization VII, Ovronnaz, Suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, X, France. pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6565,64 +6565,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum d-blockers and d-transversals for the maximum stable set problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on operational research EURO 2010, July 11-14 Lisbonne, Portugal (and ROADEF 2010 24-26 f?vrier Toulouse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Libonne, Portugal. pp.70-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6673,77 +6673,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche op?rationnelle et aide ? la d?cision. ROADEF'09 Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, X, France. pp.316-317</w:t>
@@ -6785,51 +6785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle classe de graphes : les hypotriangulés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Topart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6880,64 +6880,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating hv-convex binary matrices and images from discrete projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Jarray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPR'08 14th Int. Conf. on Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, X, France. pp.413-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7025,610 +7025,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de la coloration d'un graphe à partir des projections des voisinages</w:t>
+                <w:t xml:space="preserve">Un Branch and Bound utilisant la programmation semidéfinie pour un problème de placement de tâches et un problème de partition des sommets d'un graphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ries</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRANCORO/ROADEF'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.87-88</w:t>
+              <w:t xml:space="preserve">ROADEF'07, Grenoble, février</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, X, France. pp.169-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125264v1</w:t>
+                <w:t xml:space="preserve">hal-01125256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation optimale de capteurs dans un réseau point à point</w:t>
+                <w:t xml:space="preserve">Reconstruction de la coloration d'un graphe à partir des projections des voisinages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'07, Grenoble, février</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, X, France. pp.75-76</w:t>
+              <w:t xml:space="preserve">FRANCORO/ROADEF'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.87-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125313v1</w:t>
+                <w:t xml:space="preserve">hal-01125264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing de barres horizontales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Jarray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRANCORO/ROADEF'07, Grenoble, février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, X, France. pp.153-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Branch and Bound utilisant la programmation semidéfinie pour un problème de placement de tâches et un problème de partition des sommets d'un graphe</w:t>
+                <w:t xml:space="preserve">Localisation optimale de capteurs dans un réseau point à point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roupin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'07, Grenoble, février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2007, X, France. pp.169-170</w:t>
+              <w:t xml:space="preserve">, Feb 2007, X, France. pp.75-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125256v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph colouring with vertex neighbourhoods constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction de la coloration dun graphe à partir de projections de chaînes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Werra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Czech-Slovak Int. Symposium on Combinatorics, Graph Theory, Algorithms and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, X, France</w:t>
+              <w:t xml:space="preserve">ROADEF'06 7ème congrès ROADEF - Février</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125196v1</w:t>
+                <w:t xml:space="preserve">hal-01125163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du problème de la multicoupe minimale à cardinalité contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derhy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'06 7ème congrès, février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Lille, France. pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7647,148 +7660,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de la coloration dun graphe à partir de projections de chaînes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph colouring with vertex neighbourhoods constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'06 7ème congrès ROADEF - Février</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.51</w:t>
+              <w:t xml:space="preserve">Sixth Czech-Slovak Int. Symposium on Combinatorics, Graph Theory, Algorithms and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125163v1</w:t>
+                <w:t xml:space="preserve">hal-01125196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete tomography and graph coloring</w:t>
               </w:r>
@@ -7800,77 +7800,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO XXI, Reykjavik, Iceland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7889,165 +7889,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum edge disjoint paths and minimum unweighted multicuts in grid graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction of binary matrices under adjacency constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roupin</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Jarray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRO'05, Marrakech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, X, France. pp.85</w:t>
+              <w:t xml:space="preserve">ENDM pp 281-297 Workshop on Discrete Tomography and Its Applications - New-York, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125655v1</w:t>
+                <w:t xml:space="preserve">hal-01124999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résoudre en temps linéaire le problème de la multicoupe minimum dans des grilles rectangulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8111,64 +8111,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zrikem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALIO/EURO'05 5th Conf. on Combinatorial Optimization, ENST, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, X, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8187,191 +8187,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of binary matrices under adjacency constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximum edge disjoint paths and minimum unweighted multicuts in grid graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENDM pp 281-297 Workshop on Discrete Tomography and Its Applications - New-York, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, X, France</w:t>
+              <w:t xml:space="preserve">CIRO'05, Marrakech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, X, France. pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124999v1</w:t>
+                <w:t xml:space="preserve">hal-01125655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicolored matchings in some classes of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. in Graph Theory, Hyères, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8409,64 +8409,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing an alternate periodical binary matrix from its orthogonal projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Jarray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTCS 2005, Sienne, LNCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, X, France. pp.173-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8504,64 +8504,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a problem of coloured matching in regular bipartite graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributed talk, Proceedings of Graph Theory Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, X, France. pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8599,51 +8599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum edge disjoint paths and minimum unweighted multicut problems in grid graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8675,817 +8675,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicoupes minimales et multiflots maximaux en nombres entiers dans les anneaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Multicoupe minimale et multiflot entier maximal dans un anneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Avignon, France</w:t>
+              <w:t xml:space="preserve">Les Journées Graphes, Réseaux et Modélisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085115v1</w:t>
+                <w:t xml:space="preserve">hal-00085041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal multicut and maximal integer multiflow in rings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelques problèmes de tomographie discrète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roupin</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Jarray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Mathematical Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Ecole d'automne de recherche opérationnelle Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085037v1</w:t>
+                <w:t xml:space="preserve">hal-01124903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques problèmes de tomographie discrète</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicoupes minimales et multiflots maximaux en nombres entiers dans les anneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Létocart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'automne de recherche opérationnelle Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, X, France</w:t>
+              <w:t xml:space="preserve">5ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124903v1</w:t>
+                <w:t xml:space="preserve">hal-00085115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicoupe minimale et multiflot entier maximal dans un anneau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Minimal multicut and maximal integer multiflow in rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Graphes, Réseaux et Modélisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085041v1</w:t>
+                <w:t xml:space="preserve">hal-00085037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some special cases of an image reconstruction problem</w:t>
+                <w:t xml:space="preserve">Solving the shortest multipaths problem on grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zrikem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO, Lugano</w:t>
+              <w:t xml:space="preserve">CIRO Marrakech, Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124965v1</w:t>
+                <w:t xml:space="preserve">hal-01124722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial algorithms to solve the multiway cut and integer flow problems in trees</w:t>
+                <w:t xml:space="preserve">On some special cases of an image reconstruction problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CO'02 Combinatorial Optimization Paris, 8-10 avril and ECCO, Lugano</w:t>
+              <w:t xml:space="preserve">ECCO, Lugano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124667v1</w:t>
+                <w:t xml:space="preserve">hal-01124965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiflots entiers et multicoupes: analyse de leur difficulté</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polynomial algorithms to solve the multiway cut and integer flow problems in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">CO'02 Combinatorial Optimization Paris, 8-10 avril and ECCO, Lugano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085118v1</w:t>
+                <w:t xml:space="preserve">hal-01124667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the shortest multipaths problem on grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiflots entiers et multicoupes: analyse de leur difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Létocart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Zrikem</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRO Marrakech, Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
+              <w:t xml:space="preserve">4ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124722v1</w:t>
+                <w:t xml:space="preserve">hal-00085118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiflots entiers et multicoupes: analyse de leur difficulté.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9510,77 +9510,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A greedy algorithm for multicut and integral multiflow in rooted trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9605,77 +9605,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicut and integral multiflow : a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Conference on Combinatorial Optimization - ECCO XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9726,51 +9726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Cr?mieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCO XIII, European chapter on combinatorial optimization, Capri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10155,77 +10155,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted Transversals and Blockers for Some Optimization Problems in Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10306,64 +10306,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Frosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Jarray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhauser/Gabor and Attila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Discrete Tomography and Its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-150, 2007, 978-0-8176-3614-2</w:t>
@@ -10486,90 +10486,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bibliography on multicut and integer multiflow problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10791,51 +10791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Poirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-15-3289, CEDRIC Lab/CNAM. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10962,51 +10962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On hypochordal graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Topart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11210,51 +11210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnam.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cedric.cnam.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ensta-paris.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ensta-paris.fr/mpro/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.roadef.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondation-hadamard.fr/PGMO" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bentz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Poirion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ridremont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22143" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465403v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hertz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2020.100607" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Werra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picouleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.11.022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Poirion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.02.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.11.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billionnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.03.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.01.017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trampont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34SB8V45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2012.06.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Francfort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Hervet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126129v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-010-9334-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Zenklusen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.08.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0649-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSQ5VL9Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975361v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2009.04.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;tocart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roupin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.05.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.01.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00178" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derhy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976356v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20218" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Werra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ries" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-008-0771-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Jarray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.07.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPCZL9XZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125162v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zrikem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596164v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2006.03.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVR7PHRN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124966v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schindl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003243v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.10.037" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6377(02)00184-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ying Thang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chardaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sutter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/146637.146646" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zakour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zakhour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Werra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cott&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Gladkikh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Watel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462704v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosmin Porumbel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126586v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126404v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126384v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hervet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126110v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125587v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125645v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Topart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125398v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Hardy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125196v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125157v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125163v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125655v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125125v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124999v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125109v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125059v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085115v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124903v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124965v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124667v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085118v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124722v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124671v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085119v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124531v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cr?mieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124528v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124527v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P?letan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124526v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decocq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124525v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125938v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125187v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Frosini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462608v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126602v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126344v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125743v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnam.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cedric.cnam.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ensta-paris.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ensta-paris.fr/mpro/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.roadef.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondation-hadamard.fr/PGMO" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bentz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Poirion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ridremont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22143" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465403v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hertz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2020.100607" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Werra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picouleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.11.022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Poirion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.02.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.11.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billionnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.03.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.01.017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trampont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34SB8V45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ries" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2012.06.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Francfort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Hervet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-010-9334-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0649-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSQ5VL9Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Zenklusen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.08.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596156v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derhy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roupin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975345v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00178" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2009.04.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;tocart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.05.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.01.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Jarray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.07.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPCZL9XZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976356v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20218" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Werra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ries" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-008-0771-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zrikem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596164v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2006.03.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVR7PHRN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124966v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schindl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003243v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.10.037" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6377(02)00184-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ying Thang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chardaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sutter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/146637.146646" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zakhour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zakour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Werra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cott&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Gladkikh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Watel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462704v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosmin Porumbel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126384v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hervet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126110v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125967v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125587v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125645v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Topart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125398v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125256v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125264v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125313v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Hardy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125163v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125157v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125196v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125125v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125655v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125109v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125059v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124903v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085037v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124722v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124965v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085118v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124671v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085119v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124531v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cr?mieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124528v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124527v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P?letan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124526v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decocq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124525v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125938v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125187v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Frosini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462608v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126602v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126344v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125743v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>