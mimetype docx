--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -490,235 +490,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the edge capacitated Steiner tree problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimal graphs for 2-factor extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Hertz</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disopt.2020.100607⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967013v1</w:t>
+                <w:t xml:space="preserve">hal-02436792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal graphs for 2-factor extension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the edge capacitated Steiner tree problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.100607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disopt.2020.100607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.11.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02436792v1</w:t>
+                <w:t xml:space="preserve">hal-02967013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulations for designing robust networks. An application to wind power collection</w:t>
               </w:r>
@@ -834,64 +834,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal graphs for matching extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 234, pp.47-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1127,596 +1127,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing splitter and fiber location in a multilevel optical FTTH network.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">d-Transversals of Stable Sets and Vertex Covers in Weighted Bipartite Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chardy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Trampont</w:t>
+                <w:t xml:space="preserve">Bernard Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.05.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2012.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126129v1</w:t>
+                <w:t xml:space="preserve">hal-00969156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the deployment of a multilevel optical FTTH network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Trampont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 222 (3), pp.430--440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00969331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">d-Transversals of Stable Sets and Vertex Covers in Weighted Bipartite Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bentz</w:t>
+                <w:t xml:space="preserve">La RO au cœur du déploiement du Fiber To The Home à France-Télécom Orange: La RO récompensée par le prix Orange de l'Innovation 2012 (catégorie Réseau)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Hervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp.8-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00969156v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00969112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RO au cœur du déploiement du Fiber To The Home à France-Télécom Orange: La RO récompensée par le prix Orange de l'Innovation 2012 (catégorie Réseau)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Optimizing splitter and fiber location in a multilevel optical FTTH network.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐christine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Trampont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la ROADEF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 222, pp.430-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.05.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00969112v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum d-blockers and d-transversals in graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (4), pp.857-872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1744,1647 +1744,1647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of graphs in discrete tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Blockers and Transversals in some subclasses of bipartite graphs: when caterpillars are dancing on a grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rico Zenklusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-009-0649-6⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 310, pp.132--146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2009.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975034v1</w:t>
+                <w:t xml:space="preserve">hal-00974959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockers and Transversals in some subclasses of bipartite graphs: when caterpillars are dancing on a grid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">On the use of graphs in discrete tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 175, pp.287-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-009-0649-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2009.08.009⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974959v1</w:t>
+                <w:t xml:space="preserve">hal-00975034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardinality constrained and multicriteria (multi)cut problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph coloring with cardinality constraints on the neighborhoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roupin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (4), pp.362--369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disopt.2009.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596156v1</w:t>
+                <w:t xml:space="preserve">hal-00975361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degree-constrained edge partitioning in graphs arising from discrete tomography</w:t>
+                <w:t xml:space="preserve">Multicut and integral multiflow in rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Létocart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7155/jgaa.00178⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 196 (3), pp.1251-1254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2008.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975345v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph coloring with cardinality constraints on the neighborhoods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blockers and Transversals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rico Zenklusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.4306--4314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2009.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disopt.2009.04.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00975361v1</w:t>
+                <w:t xml:space="preserve">hal-00975349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicut and integral multiflow in rings</w:t>
+                <w:t xml:space="preserve">Cardinality constrained and multicriteria (multi)cut problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (1), pp.102--111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085032v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockers and Transversals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Degree-constrained edge partitioning in graphs arising from discrete tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13, pp.4306--4314. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2), pp.99-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2009.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7155/jgaa.00178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975349v1</w:t>
+                <w:t xml:space="preserve">hal-00975345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity results for the horizontal bar packing problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a graph coloring problem arising from discrete tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2008.07.007⟩</w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (4), pp.256-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/net.20218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976363v1</w:t>
+                <w:t xml:space="preserve">hal-00976356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a graph coloring problem arising from discrete tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addendum to “Bicolored Matchings in Some Classes of Graphs”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ries</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 51 (4), pp.256-267. </w:t>
+              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.127-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/net.20218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00373-008-0771-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976356v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addendum to “Bicolored Matchings in Some Classes of Graphs”</w:t>
+                <w:t xml:space="preserve">Complexity results for the horizontal bar packing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Werra</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Fethi Jarray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (6), pp.356-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2008.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00373-008-0771-2⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436828v1</w:t>
+                <w:t xml:space="preserve">hal-00976363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shortest multipaths problem in a capacitated dense channel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bicolored matchings in some classes of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Zrikem</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 178, pp.926-931</w:t>
+              <w:t xml:space="preserve">AKCE International Journal of Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.47-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125162v1</w:t>
+                <w:t xml:space="preserve">hal-01125192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum integer multiflow and minimum multicut problems in uniform grid graphs</w:t>
+                <w:t xml:space="preserve">The shortest multipaths problem in a capacitated dense channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roupin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zrikem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178, pp.926-931</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00596164v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicolored matchings in some classes of graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximum integer multiflow and minimum multicut problems in uniform grid graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ries</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AKCE International Journal of Graphs and Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (1), pp.36-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2006.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125192v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using graphs for some discrete tomography problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 154, pp.35-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3422,64 +3422,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An acyclic days-off scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Jarray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, pp.73-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3517,64 +3517,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solvable case of image reconstruction in discrete tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schindl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3625,64 +3625,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal multicut and maximal integer multiflow: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 162-1, pp.55-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3729,64 +3729,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal multicut and maximal integer multiflow: a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 162, pp.55-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3824,64 +3824,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A greedy algorithm for multicut and integral multiflow in rooted trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 31, pp.21-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4386,51 +4386,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation robuste du câblage d'un parc éolien sous contraintes de load flow</w:t>
+                <w:t xml:space="preserve">Wind farm cable layout optimization with constraints of load flow and robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
@@ -4450,108 +4450,108 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Zakhour</w:t>
+                <w:t xml:space="preserve">Camille Zakour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ICREEE 2020: International Conference on Renewable Energy and Environment Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Tokyo (on line), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475426v1</w:t>
+                <w:t xml:space="preserve">hal-02967066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind farm cable layout optimization with constraints of load flow and robustness</w:t>
+                <w:t xml:space="preserve">Optimisation robuste du câblage d'un parc éolien sous contraintes de load flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
@@ -4571,274 +4571,274 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Zakour</w:t>
+                <w:t xml:space="preserve">Camille Zakhour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICREEE 2020: International Conference on Renewable Energy and Environment Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Tokyo (on line), Japan</w:t>
+              <w:t xml:space="preserve">ROADEF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967066v1</w:t>
+                <w:t xml:space="preserve">hal-02475426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extenseurs hamiltoniens minimaux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimum length disjoint paths and Capacitated (rooted) Steiner Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">Euro-Alio International Conference on Applied Combinatorial Optimization Aims and Objectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462896v1</w:t>
+                <w:t xml:space="preserve">hal-02478921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum length disjoint paths and Capacitated (rooted) Steiner Tree</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extenseurs hamiltoniens minimaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Hertz</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Alio International Conference on Applied Combinatorial Optimization Aims and Objectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478921v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">d-extensibles de stables dans les graphes bipartis</w:t>
               </w:r>
@@ -4850,51 +4850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF2017. 18ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4945,51 +4945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egor Gladkikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5142,571 +5142,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Approach to Solve Mixed Integer Linear Optimization Problems with Uncertain Data. Tutorial.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cabling optimization of a windfarm and capacitated K-Steiner tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Poirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICORES International Conference on Operations Research and Enterprise Systems (From joint works with A. Billionnet, P. Poirion, A. Faye, C. Hervet, M. Chardy and S. Francfort).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Angers, France. pp.21</w:t>
+              <w:t xml:space="preserve">PGMO-COPI'14 Gaspard Monge Program for Optimization - Conference on Optimization Practices in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Palaiseau (91), France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126384v1</w:t>
+                <w:t xml:space="preserve">hal-01126586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum size extensible graphs for (near) perfect matchings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">d-extensible sets of stable sets in bipartite graphs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Grenoble, France. pp.juin 2014</w:t>
+              <w:t xml:space="preserve">GO IX, Ninth international colloquium on Graphs and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, X, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126404v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Steiner tree problem with capacity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GO IX, Ninth international colloquium on Graphs and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Sirmione, Italy. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">d-extensible sets of stable sets in bipartite graphs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimum size extensible graphs for (near) perfect matchings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GO IX, Ninth international colloquium on Graphs and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, X, France. pp.14</w:t>
+              <w:t xml:space="preserve">International Conference on Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Grenoble, France. pp.juin 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126588v1</w:t>
+                <w:t xml:space="preserve">hal-01126404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabling optimization of a windfarm and capacitated K-Steiner tree</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Robust Approach to Solve Mixed Integer Linear Optimization Problems with Uncertain Data. Tutorial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Poirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO-COPI'14 Gaspard Monge Program for Optimization - Conference on Optimization Practices in Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Palaiseau (91), France. 4 p</w:t>
+              <w:t xml:space="preserve">ICORES International Conference on Operations Research and Enterprise Systems (From joint works with A. Billionnet, P. Poirion, A. Faye, C. Hervet, M. Chardy and S. Francfort).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Angers, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126586v1</w:t>
+                <w:t xml:space="preserve">hal-01126384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Two-Stage Robust FTTH network design Problem under Demand Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Francfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Network Optimization Conference, INOC, May 20-22, 2013; Electronic Notes in Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Tenerife, Spain. pp.335-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5915,389 +5915,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimal sizing of an hybrid energy stand-alone system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Billionnet</w:t>
+                <w:t xml:space="preserve">Robust optimization of optical fiber access networks deployments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Poirion</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Francfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Mathematical Programming (ISMP 2012) and ROADEF 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. pp.191</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Programming (ISMP 2012) (and EURO 2012, Vilnius, Lithuania)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126110v1</w:t>
+                <w:t xml:space="preserve">hal-01126208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimization of optical fiber access networks deployments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chardy</w:t>
+                <w:t xml:space="preserve">Robust optimal sizing of an hybrid energy stand-alone system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Francfort</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Poirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Programming (ISMP 2012) (and EURO 2012, Vilnius, Lithuania)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">21st International Symposium on Mathematical Programming (ISMP 2012) and ROADEF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. pp.191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126208v1</w:t>
+                <w:t xml:space="preserve">hal-01126110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum d-Transversals of Maximum-Weight Stable Sets in Trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bentz</w:t>
+                <w:t xml:space="preserve">Optimizing an hybrid energy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ries</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Poirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on combinatorics, graph theory and applications. EuroComb'11</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Optimization and Practices in Industry (COPI'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.20-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125892v1</w:t>
+                <w:t xml:space="preserve">hal-01125967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche opérationnelle et énergie renouvelable: une présentation de quelques problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6326,208 +6291,243 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2011, 12?me congr?s annuel de la Soci?t? fran?aise de Recherche Op?rationnelle et d?Aide ? la D?cision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. pp.145-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing an hybrid energy system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Billionnet</w:t>
+                <w:t xml:space="preserve">Minimum d-Transversals of Maximum-Weight Stable Sets in Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Poirion</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Optimization and Practices in Industry (COPI'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European conference on combinatorics, graph theory and applications. EuroComb'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. pp.129-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2011.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125967v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On matchings and stable sets in bipartite graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphs and Optimization VII, Ovronnaz, Suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, X, France. pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6565,64 +6565,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum d-blockers and d-transversals for the maximum stable set problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on operational research EURO 2010, July 11-14 Lisbonne, Portugal (and ROADEF 2010 24-26 f?vrier Toulouse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Libonne, Portugal. pp.70-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6673,77 +6673,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche op?rationnelle et aide ? la d?cision. ROADEF'09 Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, X, France. pp.316-317</w:t>
@@ -6785,51 +6785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle classe de graphes : les hypotriangulés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Topart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6880,64 +6880,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating hv-convex binary matrices and images from discrete projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Jarray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPR'08 14th Int. Conf. on Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, X, France. pp.413-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7025,623 +7025,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Branch and Bound utilisant la programmation semidéfinie pour un problème de placement de tâches et un problème de partition des sommets d'un graphe</w:t>
+                <w:t xml:space="preserve">Reconstruction de la coloration d'un graphe à partir des projections des voisinages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roupin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'07, Grenoble, février</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, X, France. pp.169-170</w:t>
+              <w:t xml:space="preserve">FRANCORO/ROADEF'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.87-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125256v1</w:t>
+                <w:t xml:space="preserve">hal-01125264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de la coloration d'un graphe à partir des projections des voisinages</w:t>
+                <w:t xml:space="preserve">Packing de barres horizontales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Jarray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRANCORO/ROADEF'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.87-88</w:t>
+              <w:t xml:space="preserve">FRANCORO/ROADEF'07, Grenoble, février</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, X, France. pp.153-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125264v1</w:t>
+                <w:t xml:space="preserve">hal-01125262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing de barres horizontales</w:t>
+                <w:t xml:space="preserve">Localisation optimale de capteurs dans un réseau point à point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRANCORO/ROADEF'07, Grenoble, février</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, X, France. pp.153-154</w:t>
+              <w:t xml:space="preserve">ROADEF'07, Grenoble, février</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, X, France. pp.75-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125262v1</w:t>
+                <w:t xml:space="preserve">hal-01125313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation optimale de capteurs dans un réseau point à point</w:t>
+                <w:t xml:space="preserve">Un Branch and Bound utilisant la programmation semidéfinie pour un problème de placement de tâches et un problème de partition des sommets d'un graphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'07, Grenoble, février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2007, X, France. pp.75-76</w:t>
+              <w:t xml:space="preserve">, Feb 2007, X, France. pp.169-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125313v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de la coloration dun graphe à partir de projections de chaînes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph colouring with vertex neighbourhoods constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'06 7ème congrès ROADEF - Février</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.51</w:t>
+              <w:t xml:space="preserve">Sixth Czech-Slovak Int. Symposium on Combinatorics, Graph Theory, Algorithms and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125163v1</w:t>
+                <w:t xml:space="preserve">hal-01125196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du problème de la multicoupe minimale à cardinalité contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derhy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'06 7ème congrès, février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Lille, France. pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7660,135 +7647,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph colouring with vertex neighbourhoods constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction de la coloration dun graphe à partir de projections de chaînes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique de Werra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Czech-Slovak Int. Symposium on Combinatorics, Graph Theory, Algorithms and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, X, France</w:t>
+              <w:t xml:space="preserve">ROADEF'06 7ème congrès ROADEF - Février</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125196v1</w:t>
+                <w:t xml:space="preserve">hal-01125163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete tomography and graph coloring</w:t>
               </w:r>
@@ -7800,77 +7800,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO XXI, Reykjavik, Iceland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7889,165 +7889,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of binary matrices under adjacency constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximum edge disjoint paths and minimum unweighted multicuts in grid graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENDM pp 281-297 Workshop on Discrete Tomography and Its Applications - New-York, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, X, France</w:t>
+              <w:t xml:space="preserve">CIRO'05, Marrakech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, X, France. pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124999v1</w:t>
+                <w:t xml:space="preserve">hal-01125655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résoudre en temps linéaire le problème de la multicoupe minimum dans des grilles rectangulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8111,64 +8111,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zrikem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALIO/EURO'05 5th Conf. on Combinatorial Optimization, ENST, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, X, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8187,191 +8187,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum edge disjoint paths and minimum unweighted multicuts in grid graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction of binary matrices under adjacency constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roupin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Jarray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRO'05, Marrakech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, X, France. pp.85</w:t>
+              <w:t xml:space="preserve">ENDM pp 281-297 Workshop on Discrete Tomography and Its Applications - New-York, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125655v1</w:t>
+                <w:t xml:space="preserve">hal-01124999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicolored matchings in some classes of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. in Graph Theory, Hyères, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8409,64 +8409,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing an alternate periodical binary matrix from its orthogonal projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Jarray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTCS 2005, Sienne, LNCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, X, France. pp.173-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8504,64 +8504,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a problem of coloured matching in regular bipartite graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributed talk, Proceedings of Graph Theory Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, X, France. pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8599,51 +8599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum edge disjoint paths and minimum unweighted multicut problems in grid graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8675,558 +8675,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicoupe minimale et multiflot entier maximal dans un anneau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Multicoupes minimales et multiflots maximaux en nombres entiers dans les anneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Graphes, Réseaux et Modélisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">5ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085041v1</w:t>
+                <w:t xml:space="preserve">hal-00085115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques problèmes de tomographie discrète</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimal multicut and maximal integer multiflow in rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Létocart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'automne de recherche opérationnelle Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, X, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124903v1</w:t>
+                <w:t xml:space="preserve">hal-00085037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicoupes minimales et multiflots maximaux en nombres entiers dans les anneaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Multicoupe minimale et multiflot entier maximal dans un anneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Avignon, France</w:t>
+              <w:t xml:space="preserve">Les Journées Graphes, Réseaux et Modélisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085115v1</w:t>
+                <w:t xml:space="preserve">hal-00085041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal multicut and maximal integer multiflow in rings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelques problèmes de tomographie discrète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roupin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Jarray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Mathematical Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Ecole d'automne de recherche opérationnelle Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085037v1</w:t>
+                <w:t xml:space="preserve">hal-01124903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the shortest multipaths problem on grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiflots entiers et multicoupes: analyse de leur difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Létocart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Zrikem</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRO Marrakech, Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
+              <w:t xml:space="preserve">4ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124722v1</w:t>
+                <w:t xml:space="preserve">hal-00085118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some special cases of an image reconstruction problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCO, Lugano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9314,178 +9314,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiflots entiers et multicoupes: analyse de leur difficulté</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solving the shortest multipaths problem on grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roupin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zrikem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">CIRO Marrakech, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085118v1</w:t>
+                <w:t xml:space="preserve">hal-01124722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiflots entiers et multicoupes: analyse de leur difficulté.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9510,77 +9510,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A greedy algorithm for multicut and integral multiflow in rooted trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9605,77 +9605,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicut and integral multiflow : a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Conference on Combinatorial Optimization - ECCO XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9726,51 +9726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Cr?mieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCO XIII, European chapter on combinatorial optimization, Capri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10155,77 +10155,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted Transversals and Blockers for Some Optimization Problems in Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Werra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Werra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10306,64 +10306,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Frosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Jarray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhauser/Gabor and Attila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Discrete Tomography and Its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-150, 2007, 978-0-8176-3614-2</w:t>
@@ -10486,90 +10486,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bibliography on multicut and integer multiflow problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10791,51 +10791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Poirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-15-3289, CEDRIC Lab/CNAM. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10962,51 +10962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On hypochordal graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Topart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11210,51 +11210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnam.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cedric.cnam.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ensta-paris.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ensta-paris.fr/mpro/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.roadef.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondation-hadamard.fr/PGMO" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bentz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Poirion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ridremont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22143" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465403v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hertz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2020.100607" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Werra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picouleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.11.022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Poirion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.02.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.11.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billionnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.03.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.01.017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trampont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34SB8V45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ries" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2012.06.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Francfort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Hervet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-010-9334-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0649-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSQ5VL9Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Zenklusen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.08.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596156v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derhy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roupin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975345v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00178" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2009.04.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;tocart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.05.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.01.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Jarray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.07.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPCZL9XZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976356v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20218" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Werra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ries" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-008-0771-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zrikem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596164v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2006.03.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVR7PHRN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124966v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schindl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003243v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.10.037" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6377(02)00184-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ying Thang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chardaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sutter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/146637.146646" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zakhour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zakour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Werra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cott&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Gladkikh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Watel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462704v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosmin Porumbel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126384v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hervet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126110v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125967v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125587v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125645v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Topart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125398v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125256v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125264v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125313v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Hardy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125163v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125157v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125196v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125125v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125655v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125109v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125059v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124903v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085037v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124722v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124965v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085118v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124671v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085119v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124531v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cr?mieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124528v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124527v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P?letan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124526v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decocq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124525v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125938v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125187v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Frosini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462608v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126602v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126344v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125743v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnam.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cedric.cnam.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ensta-paris.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ensta-paris.fr/mpro/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.roadef.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondation-hadamard.fr/PGMO" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bentz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Poirion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ridremont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22143" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465403v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hertz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2020.100607" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Werra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picouleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.11.022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Poirion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.02.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.11.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billionnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.03.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.01.017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ries" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2012.06.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969331v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chardy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trampont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34SB8V45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Francfort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Hervet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126129v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-010-9334-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Zenklusen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.08.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0649-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSQ5VL9Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975361v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2009.04.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;tocart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roupin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.05.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.01.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derhy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00178" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976356v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20218" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Werra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ries" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-008-0771-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Jarray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.07.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPCZL9XZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125162v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zrikem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596164v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2006.03.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVR7PHRN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124966v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schindl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003243v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.10.037" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6377(02)00184-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ying Thang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chardaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sutter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/146637.146646" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zakour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zakhour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Werra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cott&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Gladkikh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Watel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462704v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosmin Porumbel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126586v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126404v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126384v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hervet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126110v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125587v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125645v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Topart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125398v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125262v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125313v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Hardy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125196v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125157v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125163v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125655v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125125v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124999v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125109v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125059v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085115v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124965v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124722v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124671v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085119v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124531v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cr?mieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124528v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124527v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P?letan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124526v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decocq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124525v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125938v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125187v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Frosini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462608v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126602v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126344v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125743v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>