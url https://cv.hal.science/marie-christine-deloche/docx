--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -2408,277 +2408,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage des échecs de gestation entre 0 et 90 jours après 1ère insémination postpartum en race Holstein et relations avec l'index de fertilité postpartum des pères utilisés</w:t>
+                <w:t xml:space="preserve">Phenotyping pregnancy failure occurring within 90 days following first postpartum insemination in Holstein cattle and relationship with fertility breeding value of bull fathers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie J. Gatien</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gatien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.339-342</w:t>
+              <w:t xml:space="preserve">ICAR - Rencontres internationales des professionnels de l'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000381v1</w:t>
+                <w:t xml:space="preserve">hal-01019842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping pregnancy failure occurring within 90 days following first postpartum insemination in Holstein cattle and relationship with fertility breeding value of bull fathers</w:t>
+                <w:t xml:space="preserve">Phénotypage des échecs de gestation entre 0 et 90 jours après 1ère insémination postpartum en race Holstein et relations avec l'index de fertilité postpartum des pères utilisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Gatien</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Gatien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR - Rencontres internationales des professionnels de l'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France. pp.1</w:t>
+              <w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.339-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019842v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3115,51 +3115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Davergne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Saout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00535-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escoulflaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Elias Mesbah Uddin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12579" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Otz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pausch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jagannathan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11523-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479315v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chahory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marete" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dagios" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0232-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gatien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamarra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacaze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14091" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Gamarra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacaze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.01.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5T6HWCM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742342v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chahory" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambrial" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000381v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Gatien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019842v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741056v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Davergne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Saout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00535-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escoulflaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Elias Mesbah Uddin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12579" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Otz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pausch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jagannathan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11523-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479315v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chahory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marete" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dagios" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0232-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gatien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamarra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacaze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14091" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Gamarra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacaze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.01.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5T6HWCM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742342v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chahory" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambrial" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000381v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Gatien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741056v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>