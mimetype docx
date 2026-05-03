--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -100,377 +100,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro production significantly reduces metabolic differences among bovine embryos</w:t>
+                <w:t xml:space="preserve">CRISPR-Cas9 gene-editing to assess the role of RF-amide−related peptide 3 in ovine seasonal breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gatien</w:t>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dupuy</w:t>
+                <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (5), pp.101508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-025-02352-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434089v1</w:t>
+                <w:t xml:space="preserve">hal-05058912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Cas9 gene-editing to assess the role of RF-amide−related peptide 3 in ovine seasonal breeding</w:t>
+                <w:t xml:space="preserve">In vitro production significantly reduces metabolic differences among bovine embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+                <w:t xml:space="preserve">Julie Gatien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine André</w:t>
+                <w:t xml:space="preserve">Camille Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (5), pp.101508. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-025-02352-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058912v1</w:t>
+                <w:t xml:space="preserve">hal-05434089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR/Cas9-editing of PRNP in Alpine goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56, </w:t>
@@ -642,77 +642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 for Horn Patterning in Bovidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hintermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 100 (10), pp.8176-8187. </w:t>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Floriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1627,51 +1627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gatien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (5), pp.766-774. </w:t>
@@ -1895,51 +1895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Guienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 162, pp.240-251. </w:t>
@@ -2002,51 +2002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3.7 Mb deletion encompassing ZEB2 causes a novel polled and multisystemic syndrome in the progeny of a somatic mosaic bull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2408,277 +2408,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping pregnancy failure occurring within 90 days following first postpartum insemination in Holstein cattle and relationship with fertility breeding value of bull fathers</w:t>
+                <w:t xml:space="preserve">Phénotypage des échecs de gestation entre 0 et 90 jours après 1ère insémination postpartum en race Holstein et relations avec l'index de fertilité postpartum des pères utilisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Gatien</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Gatien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR - Rencontres internationales des professionnels de l'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France. pp.1</w:t>
+              <w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.339-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019842v1</w:t>
+                <w:t xml:space="preserve">hal-01000381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage des échecs de gestation entre 0 et 90 jours après 1ère insémination postpartum en race Holstein et relations avec l'index de fertilité postpartum des pères utilisés</w:t>
+                <w:t xml:space="preserve">Phenotyping pregnancy failure occurring within 90 days following first postpartum insemination in Holstein cattle and relationship with fertility breeding value of bull fathers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie J. Gatien</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gatien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.339-342</w:t>
+              <w:t xml:space="preserve">ICAR - Rencontres internationales des professionnels de l'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000381v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2709,77 +2709,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE DES REMANIEMENTS ÉPIGÉNÉTIQUES AU MOMENT DE L'EGA CHEZ LE BOVIN À L'AIDE D'APPROCHES CORRÉLATIVES EN MICROSCOPIE OPTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3115,51 +3115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Davergne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Saout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00535-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escoulflaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Elias Mesbah Uddin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12579" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Otz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pausch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jagannathan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11523-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479315v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chahory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marete" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dagios" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0232-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gatien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamarra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacaze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14091" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Gamarra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacaze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.01.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5T6HWCM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742342v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chahory" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambrial" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000381v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Gatien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741056v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Davergne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Saout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00535-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escoulflaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Elias Mesbah Uddin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12579" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Otz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pausch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jagannathan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11523-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479315v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chahory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marete" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dagios" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0232-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gatien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamarra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacaze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14091" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Gamarra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacaze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.01.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5T6HWCM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742342v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chahory" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambrial" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000381v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Gatien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019842v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741056v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>