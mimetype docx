--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -794,307 +794,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological AsIII oxidation and arsenic sequestration onto ZVI-coated sand in an up-flow fixed-bed reactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative CO2 pretreatment for enhancing biohydrogen production from the organic fraction of municipal solid waste (OFMSW)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Zhu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+                <w:t xml:space="preserve">Kathy Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/ws.2011.073⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (19), pp.14062-14071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.06.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925234v1</w:t>
+                <w:t xml:space="preserve">hal-00731267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative CO2 pretreatment for enhancing biohydrogen production from the organic fraction of municipal solid waste (OFMSW)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+                <w:t xml:space="preserve">Biological AsIII oxidation and arsenic sequestration onto ZVI-coated sand in an up-flow fixed-bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junfeng Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Dictor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.06.111⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.82-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/ws.2011.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00731267v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments and Numerical Modelling of Microbially-Catalysed Denitrification Reactions</w:t>
               </w:r>
@@ -1334,216 +1334,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As(III) biological oxidation by CAsO1 consortium in fixed-bed reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electro-stimulated biological production of hydrogen from municipal solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Dictor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Michon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solène Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Ignatiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.09.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (19, Sp Iss), p.10682-10692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.03.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557635v1</w:t>
+                <w:t xml:space="preserve">hal-00555510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AsIII oxidation by Thiomonas arsenivorans in up-flow fixed-bed reactors coupled to As sequestration onto zero-valent iron-coated sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junfeng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1565,230 +1561,234 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (17), pp.5098-5108. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.08.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-stimulated biological production of hydrogen from municipal solid waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">As(III) biological oxidation by CAsO1 consortium in fixed-bed reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35 (19, Sp Iss), p.10682-10692. </w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (2), pp.171-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.03.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555510v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of a naturally-occurring CO2 gas vent on the shallow ecosystem and soil chemistry of a Mediterranean pasture (Latera, Italy)</w:t>
               </w:r>
@@ -3668,51 +3668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Ignatiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3793,51 +3793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Ignatiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4119,519 +4119,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of arsenic oxidizing bacterial biofilms for arsenic contaminated drinking water treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment of Arsenic Contaminated Mining Water using Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces Against Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690316v1</w:t>
+                <w:t xml:space="preserve">hal-00691189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Chemical Reduction (ISCR) for Removal of Kepone from Tropical Soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency of arsenic oxidizing bacterial biofilms for arsenic contaminated drinking water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Amalric</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eith International Conference : Remediation of Chlorinated and Recalcitrant Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Monterey, California, United States. pp.864</w:t>
+              <w:t xml:space="preserve">Interfaces Against Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689946v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm bactérien et traitement d'eaux arseniées en bioréacteurs à lit-fixe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Chemical Reduction (ISCR) for Removal of Kepone from Tropical Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque du Réseau National Biofilm " Les Biofilms au service des Biotechnologies- Bioénergies, Agro-Alimentaire, Environnement "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Eith International Conference : Remediation of Chlorinated and Recalcitrant Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Monterey, California, United States. pp.864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657690v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of Arsenic Contaminated Mining Water using Biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biofilm bactérien et traitement d'eaux arseniées en bioréacteurs à lit-fixe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Dictor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Michel</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junfeng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces Against Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">colloque du Réseau National Biofilm " Les Biofilms au service des Biotechnologies- Bioénergies, Agro-Alimentaire, Environnement "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691189v1</w:t>
+                <w:t xml:space="preserve">hal-00657690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the relationships between autotrophic microbial communities of subsurface and Bio-CCS storage zones</w:t>
               </w:r>
@@ -4893,51 +4893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5117,51 +5117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As(III) oxidation by Thiomonas arsenivorans in fixed-bed reactors coupled to As sequestration onto Fe0-coated sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junfeng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5667,64 +5667,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Giudici Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.30-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6089,51 +6089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bristeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7582-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lary de Latour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.12.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6LS3MVZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPRDN0DF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00849884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.04.016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBJPVCP8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Wan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2013.776916" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2011.073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00731267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.06.111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNML0DT8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00617602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.06.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00667802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Garrido" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challan-Belval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4014/jmb.1001.01017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557635v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.09.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P121JMCM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558718v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Klein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.08.044" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXJ0TGKG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00555510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.03.053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XW2098Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Beaubien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciotoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coombs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2008.03.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J0W0R6B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.10.066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V7RFVGX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345482v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1467-4866-8-12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03641918v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coulon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1169-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KPB6GG0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753641v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Garrido" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-005-9013-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W9C6BFSV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04085298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baranger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030354" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K3MN65HS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2003031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04083625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030320" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3R723P00-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Soulas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698759v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bories" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clarens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Nelson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02075527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Bal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bartke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boekhold" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ferber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01826594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01371834v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Merly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gourry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Naudet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00905078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697590v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00727365v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Riv&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Assayag" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00690316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lereau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00689946v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657690v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691189v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00626500v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00630633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00582783v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00519592v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kr&#252;ger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia West" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Frerichs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Oppermann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.252" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775789v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Takagi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.E. Anderson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambertz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778059v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642378v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici Orticoni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845905v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994INPL041N" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bristeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7582-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lary de Latour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.12.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6LS3MVZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPRDN0DF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00849884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.04.016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBJPVCP8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Wan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2013.776916" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00731267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.06.111" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNML0DT8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2011.073" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00617602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.06.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00667802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Garrido" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challan-Belval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4014/jmb.1001.01017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00555510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.03.053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XW2098Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.08.044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXJ0TGKG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557635v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.09.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P121JMCM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Beaubien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciotoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coombs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2008.03.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J0W0R6B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.10.066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V7RFVGX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345482v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1467-4866-8-12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03641918v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coulon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1169-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KPB6GG0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753641v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Garrido" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-005-9013-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W9C6BFSV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04085298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baranger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030354" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K3MN65HS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2003031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04083625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030320" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3R723P00-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Soulas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698759v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bories" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clarens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Nelson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02075527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Bal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bartke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boekhold" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ferber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01826594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01371834v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Merly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gourry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Naudet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00905078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697590v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00727365v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Riv&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Assayag" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00690316v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lereau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00689946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657690v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00626500v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00630633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00582783v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00519592v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kr&#252;ger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia West" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Frerichs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Oppermann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.252" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775789v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Takagi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.E. Anderson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambertz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778059v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642378v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici Orticoni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845905v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994INPL041N" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>