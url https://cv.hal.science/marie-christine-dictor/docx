--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -794,307 +794,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative CO2 pretreatment for enhancing biohydrogen production from the organic fraction of municipal solid waste (OFMSW)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological AsIII oxidation and arsenic sequestration onto ZVI-coated sand in an up-flow fixed-bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junfeng Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathy Bru</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+                <w:t xml:space="preserve">Ying Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Dictor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.06.111⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.82-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/ws.2011.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731267v1</w:t>
+                <w:t xml:space="preserve">hal-00925234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological AsIII oxidation and arsenic sequestration onto ZVI-coated sand in an up-flow fixed-bed reactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+                <w:t xml:space="preserve">Innovative CO2 pretreatment for enhancing biohydrogen production from the organic fraction of municipal solid waste (OFMSW)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (19), pp.14062-14071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.06.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/ws.2011.073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00925234v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments and Numerical Modelling of Microbially-Catalysed Denitrification Reactions</w:t>
               </w:r>
@@ -1768,302 +1768,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of a naturally-occurring CO2 gas vent on the shallow ecosystem and soil chemistry of a Mediterranean pasture (Latera, Italy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acetochlor mineralization and fate of its two major metabolites in two soils under laboratory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Dictor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanley Beaubien</w:t>
+                <w:t xml:space="preserve">Nicole Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ciotoli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mouvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2008.03.005⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 71 (4), pp.663-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.10.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641315v1</w:t>
+                <w:t xml:space="preserve">hal-00641763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetochlor mineralization and fate of its two major metabolites in two soils under laboratory conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of a naturally-occurring CO2 gas vent on the shallow ecosystem and soil chemistry of a Mediterranean pasture (Latera, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Beaubien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ciotoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Coombs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gautier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 71 (4), pp.663-670. </w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (3), pp.373-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.10.066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2008.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641763v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling of arsenic and iron release from ferrihydrite suspension under reducing conditions: a biogeochemical model</w:t>
               </w:r>
@@ -4611,402 +4611,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the relationships between autotrophic microbial communities of subsurface and Bio-CCS storage zones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Joulian</w:t>
+                <w:t xml:space="preserve">In Situ Chemical Reduction (ISCR) for Removal of Persistent Pesticides; focus on kepone in tropical soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Biomass &amp; Carbon capture and storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Symposium on Bioremediation and sustainable Environmental Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Reno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626500v1</w:t>
+                <w:t xml:space="preserve">hal-00582783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'un biofilm de bactéries As(III) oxydantes lors du traitement biologique d'eaux arseniées en bioréacteurs à lit-fixe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights on the relationships between autotrophic microbial communities of subsurface and Bio-CCS storage zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Junfeng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5° colloque de l'Association Française d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Biomass &amp; Carbon capture and storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630633v1</w:t>
+                <w:t xml:space="preserve">hal-00626500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Chemical Reduction (ISCR) for Removal of Persistent Pesticides; focus on kepone in tropical soils</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation d'un biofilm de bactéries As(III) oxydantes lors du traitement biologique d'eaux arseniées en bioréacteurs à lit-fixe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Mercier</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junfeng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Bioremediation and sustainable Environmental Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Reno, United States</w:t>
+              <w:t xml:space="preserve">5° colloque de l'Association Française d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582783v1</w:t>
+                <w:t xml:space="preserve">hal-00630633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological As(III) oxidation of drinking water supply using Thiomonas arsenivorans in fixed -bed bioreactor</w:t>
               </w:r>
@@ -5667,64 +5667,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Giudici Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.30-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6089,51 +6089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bristeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7582-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lary de Latour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.12.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6LS3MVZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPRDN0DF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00849884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.04.016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBJPVCP8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Wan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2013.776916" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00731267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.06.111" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNML0DT8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2011.073" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00617602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.06.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00667802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Garrido" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challan-Belval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4014/jmb.1001.01017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00555510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.03.053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XW2098Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.08.044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXJ0TGKG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557635v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.09.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P121JMCM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Beaubien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciotoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coombs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2008.03.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J0W0R6B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.10.066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V7RFVGX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345482v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1467-4866-8-12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03641918v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coulon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1169-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KPB6GG0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753641v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Garrido" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-005-9013-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W9C6BFSV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04085298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baranger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030354" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K3MN65HS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2003031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04083625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030320" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3R723P00-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Soulas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698759v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bories" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clarens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Nelson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02075527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Bal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bartke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boekhold" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ferber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01826594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01371834v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Merly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gourry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Naudet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00905078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697590v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00727365v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Riv&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Assayag" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00690316v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lereau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00689946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657690v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00626500v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00630633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00582783v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00519592v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kr&#252;ger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia West" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Frerichs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Oppermann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.252" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775789v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Takagi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.E. Anderson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambertz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778059v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642378v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici Orticoni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845905v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994INPL041N" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bristeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7582-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lary de Latour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.12.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6LS3MVZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPRDN0DF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00849884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.04.016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBJPVCP8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Wan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2013.776916" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2011.073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00731267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.06.111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNML0DT8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00617602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.06.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00667802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Garrido" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challan-Belval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4014/jmb.1001.01017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00555510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.03.053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XW2098Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.08.044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXJ0TGKG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557635v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.09.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P121JMCM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641763v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.10.066" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V7RFVGX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641315v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Beaubien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciotoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coombs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2008.03.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J0W0R6B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345482v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1467-4866-8-12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03641918v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coulon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1169-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KPB6GG0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753641v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Garrido" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-005-9013-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W9C6BFSV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04085298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baranger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030354" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K3MN65HS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2003031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04083625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030320" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3R723P00-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Soulas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698759v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bories" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clarens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Nelson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02075527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Bal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bartke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boekhold" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ferber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01826594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01371834v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Merly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gourry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Naudet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00905078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697590v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00727365v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Riv&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Assayag" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00690316v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lereau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00689946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657690v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00582783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00626500v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00630633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00519592v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kr&#252;ger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia West" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Frerichs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Oppermann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.252" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775789v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Takagi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.E. Anderson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambertz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778059v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642378v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici Orticoni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845905v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994INPL041N" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>