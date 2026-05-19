--- v0 (2026-04-02)
+++ v1 (2026-05-19)
@@ -1117,260 +1117,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offering Context-Aware Personalised Services for Mobile Users</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying a family of IR models to text description-based service retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Fauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathathai Na-Lumpoon</w:t>
+                <w:t xml:space="preserve">Helga Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Lbath</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOC 2015 (demo paper)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Goa, India</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922451v1</w:t>
+                <w:t xml:space="preserve">hal-01113014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying a family of IR models to text description-based service retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offering Context-Aware Personalised Services for Mobile Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Fauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kamath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Caicedo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Fauvet</w:t>
+                <w:t xml:space="preserve">Isaac-Bernardo Caicedo-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helga Duarte</w:t>
+                <w:t xml:space="preserve">Pathathai Na-Lumpoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Lbath</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">ICSOC 2015 (demo paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113014v1</w:t>
+                <w:t xml:space="preserve">hal-01922451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a framework for automated service composition and execution</w:t>
               </w:r>
@@ -2590,424 +2590,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling Web service failing interactions. Toward an approach based on automatic generation of mediators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Ait-Bachir</w:t>
+                <w:t xml:space="preserve">A Multi-Layer and Multi-Perspective Approach for Web Services Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lahkim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Fauvet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Workshops on Enabling Technologies: Infrastructures for Collaborative Enterprises (WETICE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France. pp.327--332</w:t>
+              <w:t xml:space="preserve">The IEEE 21st International Conference on Advanced Information Networking and Applications (AINA-07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953884v1</w:t>
+                <w:t xml:space="preserve">hal-00953883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection dynamique de services Web - une approche à base de communautés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un médiateur pour la réconciliation de conversations entre services Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ait-Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Fauvet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Perros-Guirrec, France</w:t>
+              <w:t xml:space="preserve">, 2007, Perros-Guirec, France. pp.537--552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954033v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un médiateur pour la réconciliation de conversations entre services Web</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sélection dynamique de services Web - une approche à base de communautés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Fauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Duarte-Amaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Perros-Guirec, France. pp.537--552</w:t>
+              <w:t xml:space="preserve">, 2007, Perros-Guirrec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954032v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Layer and Multi-Perspective Approach for Web Services Composition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Lahkim</w:t>
+                <w:t xml:space="preserve">Reconciling Web service failing interactions. Toward an approach based on automatic generation of mediators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ait-Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Fauvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE 21st International Conference on Advanced Information Networking and Applications (AINA-07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Niagara Falls, Canada</w:t>
+              <w:t xml:space="preserve">16th IEEE International Workshops on Enabling Technologies: Infrastructures for Collaborative Enterprises (WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France. pp.327--332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953883v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Automaton-based Approach for Web Service Mediation</w:t>
               </w:r>
@@ -3196,51 +3196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Fauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Database Engineering and Applications Symposium (IDEAS 2006).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dehli, India., Afghanistan. pp.166--173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4714,51 +4714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Caicedo-Castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fauvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Labath" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Duarte-Amaya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.2-3.155-177" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954009v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait-Bachir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954014v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Daassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Dumas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Benatallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953811v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Claude Scholl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007448v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumolard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou S. Doumbia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kamath" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac-Bernardo Caicedo-Castro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathathai Na-Lumpoon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lbath" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113014v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Caicedo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Duarte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Na Lumpoon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathathai Na Lumpoon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu Lei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerawat Kamnardsiri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello La Rosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chathura C. Ekanayake" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. M. ter Hofstede" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25109-2_3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. La Rosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alshareef" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadegh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Dijkman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954021v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Taher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1367497.1367741" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953884v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954032v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahkim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081932v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C Scholl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953993v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954119v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumolard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Daasi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00328187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Caicedo-Castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fauvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Labath" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Duarte-Amaya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.2-3.155-177" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954009v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait-Bachir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954014v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Daassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Dumas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Benatallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953811v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Claude Scholl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007448v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumolard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou S. Doumbia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kamath" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113014v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Caicedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Duarte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lbath" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac-Bernardo Caicedo-Castro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathathai Na-Lumpoon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Na Lumpoon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathathai Na Lumpoon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu Lei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerawat Kamnardsiri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello La Rosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chathura C. Ekanayake" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. M. ter Hofstede" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25109-2_3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. La Rosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alshareef" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadegh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Dijkman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954021v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Taher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1367497.1367741" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahkim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954032v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953884v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081932v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C Scholl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953993v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954119v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumolard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Daasi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00328187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>