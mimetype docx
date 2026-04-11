--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -979,412 +979,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03730177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Evapotranspiration in Urban Rain Gardens: A Case Study with Lysimeters under Temperate Climate</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Micropollutants in Urban Runoff from Traffic Areas: Target and Non-Target Screening on Four Contrasted Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/hydrology9030042⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14030394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03730130v1</w:t>
+                <w:t xml:space="preserve">hal-03559673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road Runoff Characterization: Ecotoxicological Assessment Combined with (Non-)Target Screenings of Micropollutants for the Identification of Relevant Toxicants in the Dissolved Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandre Fidji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandre Fidji</w:t>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Huynh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (4), pp.511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w14040511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropollutants in Urban Runoff from Traffic Areas: Target and Non-Target Screening on Four Contrasted Sites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of Evapotranspiration in Urban Rain Gardens: A Case Study with Lysimeters under Temperate Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmeda Assann Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), 22 p. </w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (3), pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w14030394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/hydrology9030042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559673v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra- and inter-site variability of soil contamination in road shoulders – Implications for maintenance operations</w:t>
               </w:r>
@@ -2260,429 +2260,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field performance of two biofiltration systems treating micropollutants from road runoff</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zirconium deficit as a tracer of urban sediment accumulation in Sustainable Urban Drainage Systems – Application to the calibration of a filtration model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Demare</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 145, pp.562-578. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 644, pp.941-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.08.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065407v1</w:t>
+                <w:t xml:space="preserve">hal-01828498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium deficit as a tracer of urban sediment accumulation in Sustainable Urban Drainage Systems – Application to the calibration of a filtration model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horizontal and Vertical Variability of Soil Hydraulic Properties in Roadside Sustainable Drainage Systems (SuDS)—Nature and Implications for Hydrological Performance Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Kanso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pierlot</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.384⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w10080987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828498v1</w:t>
+                <w:t xml:space="preserve">hal-01850226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal and Vertical Variability of Soil Hydraulic Properties in Roadside Sustainable Drainage Systems (SuDS)—Nature and Implications for Hydrological Performance Evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saad</w:t>
+                <w:t xml:space="preserve">Field performance of two biofiltration systems treating micropollutants from road runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (8), </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.562-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w10080987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.08.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850226v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkylphenol and bisphenol A contamination of urban runoff: an evaluation of the emission potentials of various construction materials and automotive supplies</w:t>
               </w:r>
@@ -3034,545 +3034,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des eaux pluviales par les micropolluants: avancées du projet INOGEV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation du potentiel d'émission d'alkylphénols et de bisphénol A par lessivage des matériaux de construction, des pièces et des consommables automobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Sebastian</w:t>
+                <w:t xml:space="preserve">Katerine Lamprea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ruban</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7/8, pp.51-66. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201778051⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7/8 (7-8), pp.71-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201778071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581007v1</w:t>
+                <w:t xml:space="preserve">hal-01621269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du potentiel d'émission d'alkylphénols et de bisphénol A par lessivage des matériaux de construction, des pièces et des consommables automobiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluations des sources primaires et des flux annuels de métaux et de HAP à l’échelle de bassins versants urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hannouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerine Lamprea</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7/8 (7-8), pp.71-90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201778071⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7-8, pp.91 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201778091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621269v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluations des sources primaires et des flux annuels de métaux et de HAP à l’échelle de bassins versants urbains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination des eaux pluviales par les micropolluants: avancées du projet INOGEV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Petrucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+                <w:t xml:space="preserve">Véronique Ruban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hannouche</w:t>
+                <w:t xml:space="preserve">Mélissa Delamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chebbo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7-8, pp.91 - 104. </w:t>
+              <w:t xml:space="preserve">, 2017, 7/8, pp.51-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201778091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201778051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621277v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts from urban water systems on receiving waters – How to account for severe wet-weather events in LCA?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Assessment of metal and PAH profiles in SUDS soil based on an improved experimental procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.10.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 202, pp.151 - 166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.06.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622102v1</w:t>
+                <w:t xml:space="preserve">hal-01621634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ouvrages de biorétention: synthèse des guides internationaux de conception et de maintenance des filtres plantés pour traitement à la source des eaux de ruissellement urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3591,92 +3587,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12, pp.89-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/tsm/201712089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of heavy metals in the surface soil of source-control stormwater infiltration devices - Inter-site comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3725,206 +3721,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of metal and PAH profiles in SUDS soil based on an improved experimental procedure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+                <w:t xml:space="preserve">Impacts from urban water systems on receiving waters – How to account for severe wet-weather events in LCA?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Risch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 202, pp.151 - 166. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128, pp.412-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.06.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621634v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the relative roles of a vegetative filter strip and a biofiltration swale in a treatment train for road runoff</w:t>
               </w:r>
@@ -4767,51 +4767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van De Voorde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81, pp.279-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4987,51 +4987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ruban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5134,51 +5134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5223,261 +5223,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonpoint source pollution of urban stormwater runoff: a methodology for source analysis</w:t>
+                <w:t xml:space="preserve">A new method for modelling roofing materials emissions on the city scale: Application for zinc in the City of Créteil (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Petrucci</w:t>
+                <w:t xml:space="preserve">Emna Sellami-Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masoud Fallah Shorshani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.18. </w:t>
+              <w:t xml:space="preserve">, 2014, 21 (8), pp.5284-5296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2845-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2275-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984392v1</w:t>
+                <w:t xml:space="preserve">hal-00963646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for modelling roofing materials emissions on the city scale: Application for zinc in the City of Créteil (France)</w:t>
+                <w:t xml:space="preserve">Nonpoint source pollution of urban stormwater runoff: a methodology for source analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Sellami-Kaaniche</w:t>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+                <w:t xml:space="preserve">Masoud Fallah Shorshani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (8), pp.5284-5296. </w:t>
+              <w:t xml:space="preserve">, 2014, pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2275-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2845-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963646v1</w:t>
+                <w:t xml:space="preserve">hal-00984392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du fonctionnement d'un ouvrage de stockage-décantation en ligne des eaux pluviales Cas de la galerie Tolbiac-Masséna</w:t>
               </w:r>
@@ -5597,51 +5597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological strategy to analyze and improve the French rainwater harvesting regulation in relation to quality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nguyen-Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5753,51 +5753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 183, pp.195-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5856,51 +5856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la qualité de l’eau de pluie en vue de son utilisation : vers la définition de paramètres pertinents et de protocoles adaptés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6170,51 +6170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 164, pp.150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6411,51 +6411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Robert-Sainte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6783,51 +6783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 63 (11), pp.2590-2597. </w:t>
@@ -7405,51 +7405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine van de Voorde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tchang-Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7543,51 +7543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Practice and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (1), pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7638,77 +7638,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert-Sainte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (15), pp.5612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7733,51 +7733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VICAS-An Operating Protocol to Measure the Distributions of Suspended Solid Settling Velocities within Urban Drainage Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7867,51 +7867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert-Sainte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7-8, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8757,51 +8757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Milisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Water Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (3), pp.219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8820,269 +8820,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des modèles de calcul des flux polluants en assainissement - Résultats d'une enquête en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical budget of metal sources and pathways in the Seine River basin (1994–2003) for Cd, Cr, Cu, Hg, Ni, Pb and Zn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 375 (1-3), pp.180 - 203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752702v1</w:t>
+                <w:t xml:space="preserve">hal-01086746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical budget of metal sources and pathways in the Seine River basin (1994–2003) for Cd, Cr, Cu, Hg, Ni, Pb and Zn</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation des modèles de calcul des flux polluants en assainissement - Résultats d'une enquête en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (2), pp.94-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086746v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational use of urban drainage pollutant load models - Results from a French survey</w:t>
               </w:r>
@@ -10297,51 +10297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39 (2), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10400,51 +10400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins and characteristics of urban wet weather pollution in combined sewer systems: The experimental urban catchment 'Le Marais' in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10516,51 +10516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The experimental urban catchment area of the Marais in Paris: origin and characteristics of the pollution of rain water in the combined sewer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10603,2099 +10603,2103 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (118)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (119)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Three Permeable Car Parks with SWMM model</w:t>
+                <w:t xml:space="preserve">Devenir des micropolluants organiques dans les sols des ouvrages de gestion à la source des eaux pluviales -Interactions diversité microbienne et biodégradabilité des micropolluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Varnède</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Ramier</w:t>
+                <w:t xml:space="preserve">Andréa Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Georgel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Urban Drainage Modelling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504477v1</w:t>
+                <w:t xml:space="preserve">hal-05571121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling bioretention systems: does physical-based mean robust?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Techer</w:t>
+                <w:t xml:space="preserve">Modelling of Three Permeable Car Parks with SWMM model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Varnède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Georgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Urban Drainage Modelling Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Innsbruck, Sep 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329318v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term hydraulic modelling of a variably saturated treatment wetland for urban stormwater treatment to ensure resilient operation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Troesch</w:t>
+                <w:t xml:space="preserve">Modelling bioretention systems: does physical-based mean robust?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinghao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference of Wetland Systems for Water Pollution Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Martinique, France</w:t>
+              <w:t xml:space="preserve">13th Urban Drainage Modelling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Innsbruck, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05196903v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stormwater management by urban trees: case of the SenseCity experimental device</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+                <w:t xml:space="preserve">Long-term hydraulic modelling of a variably saturated treatment wetland for urban stormwater treatment to ensure resilient operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Morvannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Troesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">18th International Conference of Wetland Systems for Water Pollution Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919881v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hydraulics and fate of micropollutants in a variably saturated treatment wetland for urban stormwater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Troesch</w:t>
+                <w:t xml:space="preserve">Stormwater management by urban trees: case of the SenseCity experimental device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayath Zime Yerima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Bensaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Urban Drainage (ICUD)</w:t>
+              <w:t xml:space="preserve">16th International Conference Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05196816v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KeyNote : Micropollutants loads in the road runoff - importance, nature and efficiency of runoff source control measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrologic performance of bioretention systems with unfavourable underground conditions : complementing field monitoring with simple reservoir modelling for scenario analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinghao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tire Emission Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Tire Industry Project, Nov 2024, Munich, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Urban Drainage (ICUD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824932v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the temporal evolution of hydrodynamic properties of a filtration media in a stormwater bioretention swale by using continuous monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Urban Drainage (ICUD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologic performance of bioretention systems with unfavourable underground conditions : complementing field monitoring with simple reservoir modelling for scenario analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tinghao Huang</w:t>
+                <w:t xml:space="preserve">Green roof evapotranspiration (ET) modeling: sensibility insights using a hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmeda Assann Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Urban Drainage (ICUD)</w:t>
+              <w:t xml:space="preserve">16th International Conference Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05196786v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green roof evapotranspiration (ET) modeling: sensibility insights using a hydrological model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Sage</w:t>
+                <w:t xml:space="preserve">Modelling hydraulics and fate of micropollutants in a variably saturated treatment wetland for urban stormwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Morvannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Troesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference Urban Drainage</w:t>
+              <w:t xml:space="preserve">International Conference on Urban Drainage (ICUD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919868v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics and tyre wear particles infiltration in the soil of a roadside biofiltration swale</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">KeyNote : Micropollutants loads in the road runoff - importance, nature and efficiency of runoff source control measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC, May 2024, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Tire Emission Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Tire Industry Project, Nov 2024, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576102v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How far can we rely on lined green infrastructures for urban runoff control? A case study in Paris conurbation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Sage</w:t>
+                <w:t xml:space="preserve">Microplastics and tyre wear particles infiltration in the soil of a roadside biofiltration swale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Urban Drainage (ICUD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, May 2024, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05196716v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and evaluation of Bioretention Stormwater Control Measures in TEB model to urban stormwater management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Manuel Tunqui Neira</w:t>
+                <w:t xml:space="preserve">How far can we rely on lined green infrastructures for urban runoff control? A case study in Paris conurbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Durmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Urban Drainage (ICUD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497393v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des micropolluants organiques dans le sol des ouvrages de gestion des eaux pluviales : interaction entre diversité microbienne et biodégradation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and evaluation of Bioretention Stormwater Control Measures in TEB model to urban stormwater management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Tunqui Neira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 202311e Conférence internationale sur l'eau dans la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Urban Drainage (ICUD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167759v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution spatiale et verticale de microplastiques dans un ouvrage d'infiltration des eaux pluviales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+                <w:t xml:space="preserve">Devenir des micropolluants organiques dans le sol des ouvrages de gestion des eaux pluviales : interaction entre diversité microbienne et biodégradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bettembos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième rencontre du GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Novatech 202311e Conférence internationale sur l'eau dans la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145828v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des parkings perméables végétalisées pour la gestion de l’eau et des micropolluants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Georgel</w:t>
+                <w:t xml:space="preserve">Distribution spatiale et verticale de microplastiques dans un ouvrage d'infiltration des eaux pluviales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Quatrième rencontre du GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167782v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of &amp;quot;stormwater trees&amp;quot; for sustainable urban runoff management: overall assessment of an experimental device within SenseCity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité des parkings perméables végétalisées pour la gestion de l’eau et des micropolluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Varnède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayath Zime Yerima</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+                <w:t xml:space="preserve">Pierre Georgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184145v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologic performance of bioretention cells -Preliminary results from a pilot device Performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Techer</w:t>
+                <w:t xml:space="preserve">Potential of &amp;quot;stormwater trees&amp;quot; for sustainable urban runoff management: overall assessment of an experimental device within SenseCity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayath Zime Yerima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Bensaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023 - 11th International conference on urban water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081738v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evapotranspiration d'une toiture végétalisée expérimentale : observations et modélisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tan Yanlin</w:t>
+                <w:t xml:space="preserve">Hydrologic performance of bioretention cells -Preliminary results from a pilot device Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinghao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDHU - JOURNÉES DOCTORALES EN HYDROLOGIE URBAINE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, LYON, France</w:t>
+              <w:t xml:space="preserve">Novatech 2023 - 11th International conference on urban water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898928v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbre d'alignement comme moyen innovant pour la maitrise des eaux pluviales en ville : vers l'optimisation des services rendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayath Zime Yerima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Bensaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12710,73 +12714,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDHU 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSAVALOR, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evapotranspiration in urban stormwater planter boxes: A study of eight lysimeters under temperate climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmeda Assann Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12795,973 +12799,969 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de macrodéchets et microplastiques au sein d’une noue filtrante en bord de route</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Evapotranspiration d'une toiture végétalisée expérimentale : observations et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmeda Assann Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Yanlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">JDHU - JOURNÉES DOCTORALES EN HYDROLOGIE URBAINE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822585v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropolluants, eaux pluviales et gestion à la source. Enseignements des projets Roulépur, Matriochkas et Micromegas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de macrodéchets et microplastiques au sein d’une noue filtrante en bord de route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée technique et scientifique organisée par le groupe travail RSDE de l’Astee en partenariat avec le MTES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118795v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of road runoff treatment systems performance by non-target screening combined with ecotoxicological studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micropolluants, eaux pluviales et gestion à la source. Enseignements des projets Roulépur, Matriochkas et Micromegas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual Workshop On Emerging High-Resolution Mass Spectrometry And LC-MS/MS Applications In Environmental Analyses And Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Online meeting, Spain</w:t>
+              <w:t xml:space="preserve">1ère Journée technique et scientifique organisée par le groupe travail RSDE de l’Astee en partenariat avec le MTES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968786v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes des 8èmes Journées Doctorales en Hydrologie Urbaine (JDHU 2018)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of road runoff treatment systems performance by non-target screening combined with ecotoxicological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandre Fidji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Garrigue-Antar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDHU 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">16th Annual Workshop On Emerging High-Resolution Mass Spectrometry And LC-MS/MS Applications In Environmental Analyses And Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online meeting, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257056v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-and inter-site variability of soil contamination in vegetated roadside embankments - Implications for maintenance operations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actes des 8èmes Journées Doctorales en Hydrologie Urbaine (JDHU 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">JDHU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183569v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How efficient are SUDS for micropollutant management? Feedback from Matriochkas, MicroMégas and Roulépur projects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bak A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th international conference oon Urban Water NOVATECH.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Guideline for Evaluating the Performance of Multi-objective Sustainable Drainage Systems (SuDS)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Bacot</w:t>
+                <w:t xml:space="preserve">Intra-and inter-site variability of soil contamination in vegetated roadside embankments - Implications for maintenance operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+                <w:t xml:space="preserve">Vincent Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Novatech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190319v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion alternative des eaux pluviales permet-elle une maîtrise efficace des flux de micropolluants? Retour d'expérience des projets Matriochkas, MicroMégas et Roulépur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13789,555 +13789,555 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266378v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un guide méthodologique pour l'évaluation des performances des ouvrages de maîtrise à la source des eaux pluviales</w:t>
+                <w:t xml:space="preserve">Development of a Guideline for Evaluating the Performance of Multi-objective Sustainable Drainage Systems (SuDS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ah-Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, lyon, France. 5p</w:t>
+              <w:t xml:space="preserve">Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266367v2</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A, alkylphenol and phtalates in road and car park runoff: from vehicle component emissions to in-situ measurement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Caupos</w:t>
+                <w:t xml:space="preserve">Un guide méthodologique pour l'évaluation des performances des ouvrages de maîtrise à la source des eaux pluviales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandirane Partibane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+                <w:t xml:space="preserve">Sébastien Ah-Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Novatech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, lyon, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172418v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban pollution control and soil contamination in Sustainable Drainage Systems: insights gained from an extensive field study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bisphenol A, alkylphenol and phtalates in road and car park runoff: from vehicle component emissions to in-situ measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandirane Partibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019</w:t>
+              <w:t xml:space="preserve">Novatech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183566v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass balance of micropollutants over the first year of operation in a stormwater biofilter: a field approach integrating water and soil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban pollution control and soil contamination in Sustainable Drainage Systems: insights gained from an extensive field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Novatech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190391v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofiltration for the on-site management of micropollutants in urban runoff: lessons from a field study</w:t>
+                <w:t xml:space="preserve">Mass balance of micropollutants over the first year of operation in a stormwater biofilter: a field approach integrating water and soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
@@ -14372,228 +14372,228 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sponge City Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Xi'an, China</w:t>
+              <w:t xml:space="preserve">Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065497v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and sampling methodology of source control systems for environmental assessment in Lyon, Nantes and Paris</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biofiltration for the on-site management of micropollutants in urban runoff: lessons from a field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA 2018, World Water Congress and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">International Sponge City Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869855v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des 8ième Journées doctorales en hydrologie urbaine (JDHU 2018) du 7 au 9 novembre 2019 à Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gromaire Marie-Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14640,2515 +14640,2532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des capacités de rétention des métaux par le sol des ouvrages d'infiltration : quelques réflexions méthodologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+                <w:t xml:space="preserve">Monitoring and sampling methodology of source control systems for environmental assessment in Lyon, Nantes and Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Doctorales en Hydrologie Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">IWA 2018, World Water Congress and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190442v1</w:t>
+                <w:t xml:space="preserve">hal-01869855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance épuratoire de deux ouvrages de biofiltration traitant les micropolluants associés aux eaux de voirie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des capacités de rétention des métaux par le sol des ouvrages d'infiltration : quelques réflexions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine</w:t>
+              <w:t xml:space="preserve">8èmes Journées Doctorales en Hydrologie Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065517v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better identification of contaminant retention mechanisms in SUDS soil: Zr deficit as a tracer of sediment accumulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La performance épuratoire de deux ouvrages de biofiltration traitant les micropolluants associés aux eaux de voirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pierlot</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621458v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an improved modelling approach for the retention of heavy metals in SUDS soil</w:t>
+                <w:t xml:space="preserve">Towards a better identification of contaminant retention mechanisms in SUDS soil: Zr deficit as a tracer of sediment accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621396v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water quality performance of road runoff biofilters : retention of particulate and dissolved phase micropollutants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of an improved modelling approach for the retention of heavy metals in SUDS soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065482v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCA of wet-weather emissions of an urban wastewater system: the case of the Greater Paris watershed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sam Azimi</w:t>
+                <w:t xml:space="preserve">Water quality performance of road runoff biofilters : retention of particulate and dissolved phase micropollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Diffuse Pollution and Eutrophication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567751v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of twelve families of emerging pollutants in road and car park runoff</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Deshayes</w:t>
+                <w:t xml:space="preserve">LCA of wet-weather emissions of an urban wastewater system: the case of the Greater Paris watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Risch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Budzinski</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 14th IWA/IAHR International Conference on Urban Drainage (ICUD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Sep 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">18th International Conference on Diffuse Pollution and Eutrophication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588220v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une maîtrise à la source de la contamination des eaux pluviales urbaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification of twelve families of emerging pollutants in road and car park runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Gestion des eaux pluviales", Cluster Eau-Milieux-Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Saint Ouen, France</w:t>
+              <w:t xml:space="preserve"> 14th IWA/IAHR International Conference on Urban Drainage (ICUD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712933v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the production of guidelines to support the design of stormwater management practices for on- site pollution control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une maîtrise à la source de la contamination des eaux pluviales urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Atelier "Gestion des eaux pluviales", Cluster Eau-Milieux-Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Saint Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711229v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure Et Modelisation Du Bilan Hydrologique D’une Noue Filtrante En Bordure De Voirie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Ramier</w:t>
+                <w:t xml:space="preserve">Towards the production of guidelines to support the design of stormwater management practices for on- site pollution control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Doctorales en Hydrologie Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">NOVATECH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850227v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the relative roles of a vegetative filter strip and a biofiltration swale in a treatment train for road runoff</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
+                <w:t xml:space="preserve">Mesure Et Modelisation Du Bilan Hydrologique D’une Noue Filtrante En Bordure De Voirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, Jun 2016, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées Doctorales en Hydrologie Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397765v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of severe wet-weather events: how to account for temporal variability of unmanaged peak flows in an urban sewage treatment system?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Gasperi</w:t>
+                <w:t xml:space="preserve">Evaluation of the relative roles of a vegetative filter strip and a biofiltration swale in a treatment train for road runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France. pp.2</w:t>
+              <w:t xml:space="preserve">Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jun 2016, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607541v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the production of guidelines to support the design of stormwater management practices for on-site pollution control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paris sous la Pluie… L'eau qui tombe lave la ville et lessive ses polluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2016 - 9ème Conférence internationale sur les techniques et stratégies pour la gestion durable de l`Eau dans la Ville / 9th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence publique "Paris sous la pluie", Observatoire parisien de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322093v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris sous la Pluie… L'eau qui tombe lave la ville et lessive ses polluants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of storm events on the emissions of an urban wastewater system: case of the Greater Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Risch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence publique "Paris sous la pluie", Observatoire parisien de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 22nd LCA Case Study Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712931v1</w:t>
+                <w:t xml:space="preserve">hal-02607542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of storm events on the emissions of an urban wastewater system: case of the Greater Paris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Gasperi</w:t>
+                <w:t xml:space="preserve">Towards the production of guidelines to support the design of stormwater management practices for on-site pollution control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 22nd LCA Case Study Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">Novatech 2016 - 9ème Conférence internationale sur les techniques et stratégies pour la gestion durable de l`Eau dans la Ville / 9th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607542v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROULÉPUR: Evaluating innovative solutions for the source control of micropollutants associated with road and parking lot runoff</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of severe wet-weather events: how to account for temporal variability of unmanaged peak flows in an urban sewage treatment system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Risch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Bruzzone</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709392v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy metal accumulation in the surface soil of SUDS: spatial variability of contamination and inter-site comparison</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Kovacs</w:t>
+                <w:t xml:space="preserve">ROULÉPUR: Evaluating innovative solutions for the source control of micropollutants associated with road and parking lot runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruzzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence NOVATECH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">NOVATECH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394954v1</w:t>
+                <w:t xml:space="preserve">hal-01709392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer l'efficacité des techniques alternatives pour la maîtrise des flux polluants: un challenge métrologique. Le cas de quatre dispositifs innovants suivis dans le cadre du projet ROULÉPUR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bak</w:t>
+                <w:t xml:space="preserve">Heavy metal accumulation in the surface soil of SUDS: spatial variability of contamination and inter-site comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence NOVATECH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711227v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du fonctionnement d'un ouvrage de gestion à la source du ruissellement de voirie - apport des approches par modélisation hydrologique et par cartographie de la contamination du sol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+                <w:t xml:space="preserve">Mesurer l'efficacité des techniques alternatives pour la maîtrise des flux polluants: un challenge métrologique. Le cas de quatre dispositifs innovants suivis dans le cadre du projet ROULÉPUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Doctorales en Hydrologie Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">NOVATECH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397938v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle à la source des eaux pluviales et des micropolluants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation du fonctionnement d'un ouvrage de gestion à la source du ruissellement de voirie - apport des approches par modélisation hydrologique et par cartographie de la contamination du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lehoucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micropolluants présents dans les milieux aquatiques et leur impact sur la santé humaine. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Événement co-organisé par ARCEAU IdF et l'Académie de l'Eau, Nov 2016, Colombes, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées Doctorales en Hydrologie Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712918v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des transferts d'eau dans une bande enherbée faisant partie d'un ouvrage végétalisé de filtration / infiltration des eaux de ruissellement de voirie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôle à la source des eaux pluviales et des micropolluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lehoucq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2015 du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFHN, Nov 2015, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Micropolluants présents dans les milieux aquatiques et leur impact sur la santé humaine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Événement co-organisé par ARCEAU IdF et l'Académie de l'Eau, Nov 2016, Colombes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397414v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling stormwater management strategies – Effect of uncertainties in pollutant wash-off dynamics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation des transferts d'eau dans une bande enherbée faisant partie d'un ouvrage végétalisé de filtration / infiltration des eaux de ruissellement de voirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Kanso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Urban Drainage Modelling Conference, UDM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Mont Sainte Anne, Canada</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2015 du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFHN, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711236v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétention et transfert de polluants dans le sol d'un ouvrage d'infiltration des eaux pluviales urbaines : variabilité de la contamination de surface en éléments traces métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17207,73 +17224,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40èmes Journées Scientifiques du GFHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the long-term accumulation and migration of heavy metals in Sustainable Urban Drainage Systems: a sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17328,2901 +17345,2884 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Urban Drainage Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mont Sainte Anne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzalkonium runoff from roofs treated with biocides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling stormwater management strategies – Effect of uncertainties in pollutant wash-off dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norman Workshop - Environmental monitoring of biocides in Europe. Compartment-specific strategies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">10th International Urban Drainage Modelling Conference, UDM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Mont Sainte Anne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712915v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Management Criteria for On-Site Pollution Control: Flow Rate and Volume-Based Approaches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benzalkonium runoff from roofs treated with biocides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine van de Voorde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.2494733</w:t>
+              <w:t xml:space="preserve">Norman Workshop - Environmental monitoring of biocides in Europe. Compartment-specific strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069094v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Micropollutants in Roof Runoff - A Study of the Emission/Retention Potential of Green Roofs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Micropollutants in urban stormwater: occurrence, concentrations and atmospheric contributions for a wide range of contaminants in three French catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ruban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.2516832</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.USB cle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069090v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropollutants in urban stormwater: occurrence, concentrations and atmospheric contributions for a wide range of contaminants in three French catchments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des stratégies de régulation des débits et d'abattement des volumes ruisselés pour la maîtrise à la source des flux de contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.USB cle</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine - JDHU2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lyon, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063308v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential Incidence of Green Roofs on Urban Runoff Quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Saad</w:t>
+                <w:t xml:space="preserve">Modelling Management Criteria for On-Site Pollution Control: Flow Rate and Volume-Based Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.2517972</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.2494733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069091v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des stratégies de régulation des débits et d'abattement des volumes ruisselés pour la maîtrise à la source des flux de contaminants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic Micropollutants in Roof Runoff - A Study of the Emission/Retention Potential of Green Roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerine Lamprea-Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine - JDHU2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lyon, France. pp.22</w:t>
+              <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.2516832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069095v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropolluants dans les eaux pluviales et les eaux usées : de leur caractérisation à leur traitement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">The Potential Incidence of Green Roofs on Urban Runoff Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Strabourg, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.2517972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071200v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic micropollutants in roof runoff – a study of the emission / retention potential of green roofs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micropolluants dans les eaux pluviales et les eaux usées : de leur caractérisation à leur traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUD 2014,13th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Sarawak, Malaysia</w:t>
+              <w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Strabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815065v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’objectif de maîtrise des flux de polluants est-il traduit dans les critères de gestion à l’amont des eaux pluviales ? – Analyse des pratiques en France et à l’international</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic micropollutants in roof runoff – a study of the emission / retention potential of green roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerine Lamprea-Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SHF "Optimisation de la gestion des systèmes d’assainissement pour la protection des milieux aquatiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ICUD 2014,13th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Sarawak, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711256v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtriser la contamination des eaux pluviales par une gestion à la source des eaux de ruissellement ? - Le cas des toitures terrasse végétalisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment l’objectif de maîtrise des flux de polluants est-il traduit dans les critères de gestion à l’amont des eaux pluviales ? – Analyse des pratiques en France et à l’international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme Forum national sur la Gestion des Eaux Pluviales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Douai, France</w:t>
+              <w:t xml:space="preserve">Congrès SHF "Optimisation de la gestion des systèmes d’assainissement pour la protection des milieux aquatiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824512v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination en micropolluants des EP urbaines: synthèse des résultats des campagnes de mesures INOGEV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maîtriser la contamination des eaux pluviales par une gestion à la source des eaux de ruissellement ? - Le cas des toitures terrasse végétalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">4eme Forum national sur la Gestion des Eaux Pluviales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989133v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonisation des méthodes et procédures expérimentales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
+                <w:t xml:space="preserve">Contamination en micropolluants des EP urbaines: synthèse des résultats des campagnes de mesures INOGEV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ruban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Sebastian</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989141v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of gutter and valley materials emissions at the city scale: Statistical approach for computing gutter and valley lengths</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harmonisation des méthodes et procédures expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ruban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Junior Scientist Workshop on Sewer Processes and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Graz, Austria. http://portal.tugraz.at/portal/page/portal/TU_Graz/Einrichtungen/Institute/Homep./i2150/veranst/e</w:t>
+              <w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963672v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la qualité de l'eau de pluie récupérée (EPR) en vue de son utilisation: vers la définition de protocoles adaptés</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bâti - une source de contamination en micropolluants des eaux de ruissellement ? Cas des émissions de métaux, biocides, alkylphénols et bisphénol A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech, ASSES, Utilisation des eaux usées traitées et des eaux pluviales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier sur les micropolluants. Les micropolluants issus du domaine bâti.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822740v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of extensive green roof structures on the quantity and the quality of runoff waters – first results from an experimental test bench in Paris area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can green roofs improve the runoff water quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">World Green Infrastructure Congress (WGIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711248v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtriser la contamination des eaux pluviales par une gestion à la source des eaux de ruissellement? -Le cas des toitures terrasse végétalisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of roofing materials emissions at the city scale: Statistical approach for computing roofing area distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Sellami-Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Forum national sur la gestion durable des eaux pluviales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Douais, France</w:t>
+              <w:t xml:space="preserve">NOVATECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711521v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des matériaux de toiture sur la qualité physico-chimique de l'eau de pluie récupérée au niveau du bâtiment : Proposition d'une approche intégrée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Evaluation of gutter and valley materials emissions at the city scale: Statistical approach for computing gutter and valley lengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Sellami-Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Chebbo</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utilisation des eaux usées traitées et des eaux pluviales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">20th European Junior Scientist Workshop on Sewer Processes and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Graz, Austria. http://portal.tugraz.at/portal/page/portal/TU_Graz/Einrichtungen/Institute/Homep./i2150/veranst/e</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989147v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can green roofs improve the runoff water quality?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Evaluer la qualité de l'eau de pluie récupérée (EPR) en vue de son utilisation: vers la définition de protocoles adaptés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Green Infrastructure Congress (WGIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Novatech, ASSES, Utilisation des eaux usées traitées et des eaux pluviales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962304v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâti - une source de contamination en micropolluants des eaux de ruissellement ? Cas des émissions de métaux, biocides, alkylphénols et bisphénol A</w:t>
+                <w:t xml:space="preserve">Incidence of extensive green roof structures on the quantity and the quality of runoff waters – first results from an experimental test bench in Paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier sur les micropolluants. Les micropolluants issus du domaine bâti.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">NOVATECH 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824513v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of roofing materials emissions at the city scale: Statistical approach for computing roofing area distribution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maîtriser la contamination des eaux pluviales par une gestion à la source des eaux de ruissellement? -Le cas des toitures terrasse végétalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">4ème Forum national sur la gestion durable des eaux pluviales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Douais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965712v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence de la végétalisation extensive des toitures sur la quantité et la qualité des eaux de ruissellement - premiers résultats d'un banc d'essais en région parisienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des matériaux de toiture sur la qualité physico-chimique de l'eau de pluie récupérée au niveau du bâtiment : Proposition d'une approche intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sellami-Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international conference NOVATECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.10</w:t>
+              <w:t xml:space="preserve">Utilisation des eaux usées traitées et des eaux pluviales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824517v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of extensive green roofs on the quantity and the quality of runoff – first results of a test bench in the Paris region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'émission de micropolluants par lessivage: étude du potentiel d'émission d'alkylphénols et de bisphénol-A par les matériaux de construction et l'automobile</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incidence de la végétalisation extensive des toitures sur la quantité et la qualité des eaux de ruissellement - premiers résultats d'un banc d'essais en région parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">8th international conference NOVATECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962294v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des flux annuels de micropolluants émis dans les eaux de ruissellement: contribution au développement d'un modèle source / flux et application au cas des métaux et des HAP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guido Petrucci</w:t>
+                <w:t xml:space="preserve">Processus d'émission de micropolluants par lessivage: étude du potentiel d'émission d'alkylphénols et de bisphénol-A par les matériaux de construction et l'automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerine Lamprea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962297v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of roof and rain-event type on pollutant balance of green roofs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
+                <w:t xml:space="preserve">Modélisation des flux annuels de micropolluants émis dans les eaux de ruissellement: contribution au développement d'un modèle source / flux et application au cas des métaux et des HAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Environmental Pollution - Creating Healthy, Liveable Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806130v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité épuratoire des toitures végétalisées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Schwager</w:t>
+                <w:t xml:space="preserve">The effect of roof and rain-event type on pollutant balance of green roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Quelle place pour les toitures végétalisées dans le ville de demain?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Urban Environmental Pollution - Creating Healthy, Liveable Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806166v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Zn emissions from rooﬁng materials at Créteil city scale - Defining a methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Sellami-Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20299,51 +20299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Règles de choix des matériaux de couverture dans une ville - cas de la ville de Créteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Sellami-Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20388,2706 +20388,2736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of an overall methodological strategy to analyze and improve the French RWH regulation on quality topic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capacité épuratoire des toitures végétalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Nguyen-Deroche</w:t>
+                <w:t xml:space="preserve">J Schwager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Lucas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Irles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Thiriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IWA Rainwater Harvesting Management International Conference (IWA-RWHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Goseong, South Korea</w:t>
+              <w:t xml:space="preserve">Journée Technique Quelle place pour les toitures végétalisées dans le ville de demain?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806128v1</w:t>
+                <w:t xml:space="preserve">hal-00806166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une maîtrise à la source de la contamination des eaux pluviales urbaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Definition of an overall methodological strategy to analyze and improve the French RWH regulation on quality topic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Nguyen-Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier EcoQuartiers, DREAL Lorraine / GEMCEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd IWA Rainwater Harvesting Management International Conference (IWA-RWHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Goseong, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806163v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TVGEP: conception des toitures végétalisées pour la gestion des eaux pluviales urbaines</w:t>
+                <w:t xml:space="preserve">Vers une maîtrise à la source de la contamination des eaux pluviales urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2emes rencontres toitures végétalisées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Atelier EcoQuartiers, DREAL Lorraine / GEMCEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806159v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INOGEV project: an original French approach in micropollutant characterization assessment in urban wet weather effluents and atmospheric deposits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Percot</w:t>
+                <w:t xml:space="preserve">TVGEP: conception des toitures végétalisées pour la gestion des eaux pluviales urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Barraud</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on urban drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. 8p</w:t>
+              <w:t xml:space="preserve">2emes rencontres toitures végétalisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907057v1</w:t>
+                <w:t xml:space="preserve">hal-00806159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of flooding source control systems for frequent rain events: effect on pollutant loads.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">INOGEV project: an original French approach in micropollutant characterization assessment in urban wet weather effluents and atmospheric deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ruban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">International conference on urban drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675371v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial quality of roof-harvested rainwater from residents in the Paris area, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Saad</w:t>
+                <w:t xml:space="preserve">Behaviour of flooding source control systems for frequent rain events: effect on pollutant loads.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Lucas</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Rainwater Catchment Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">12th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676541v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainwater harvesting in dwelling-houses in France: current regulatory context and quality issues</w:t>
+                <w:t xml:space="preserve">Microbial quality of roof-harvested rainwater from residents in the Paris area, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lucas</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12nd International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">The 15th International Rainwater Catchment Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676536v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roof maintenance impacts on roof runoff quality in France.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rainwater harvesting in dwelling-houses in France: current regulatory context and quality issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Urban Drainage (ICUD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. pp.CDRom</w:t>
+              <w:t xml:space="preserve">The 12nd International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676733v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of roof harvested rainwater from houses in Île-de-France area, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lucas</w:t>
+                <w:t xml:space="preserve">Roof maintenance impacts on roof runoff quality in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine van de Voorde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Rainwater Catchment Systems Conference;</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, taïwan, Taiwan</w:t>
+              <w:t xml:space="preserve">12th International Conference on Urban Drainage (ICUD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943391v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence des pratiques d'entretien des toitures sur la qualité des eaux de ruissellement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+                <w:t xml:space="preserve">Quality of roof harvested rainwater from houses in Île-de-France area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Deroche Thi Le Nhung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gromaire Marie-Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulin Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journées Doctorales en Hydrologie, Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Marne la Vallée, France. pp.8</w:t>
+              <w:t xml:space="preserve">The 15th International Rainwater Catchment Systems Conference;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, taïwan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742411v1</w:t>
+                <w:t xml:space="preserve">hal-00943391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional settling for the treatment of urban stormwaters in separate sewer systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des matériaux de couverture sur le relargage des métaux dans les eaux urbaines: le projet TOITEAU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2010 - 7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 7th International Conference on sustainable techniques and strategies for urban water management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">F. S. I. G. 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296319v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence de différents modes de gestion à l'amont des eaux pluviales sur la contamination en micropolluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ideal Connaissance, Réseau Ideal, Communauté d'agglomération du Douaisis, ADOPTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des matériaux de couverture sur le relargage des métaux dans les eaux urbaines: le projet TOITEAU</w:t>
+                <w:t xml:space="preserve">Zn and Pb emissions from roofing materials Modelling and mass balance attempt on the scale of a small urban catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robert-Sainte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F. S. I. G. 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">Novatech 2010 - 7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 7th International Conference on sustainable techniques and strategies for urban water management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758485v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn and Pb emissions from roofing materials Modelling and mass balance attempt on the scale of a small urban catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conventional settling for the treatment of urban stormwaters in separate sewer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Arambourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. de Gouvello</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lavison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moncaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2010 - 7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 7th International Conference on sustainable techniques and strategies for urban water management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296325v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional settling for the treatment of urban stormwaters in separate sewer systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Arambourou</w:t>
+                <w:t xml:space="preserve">Incidence des pratiques d'entretien des toitures sur la qualité des eaux de ruissellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van de Voorde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Sustainable Techniques and Strategies in Urban Water Management (NOVATECH 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lyon, France. pp.10</w:t>
+              <w:t xml:space="preserve">4ème Journées Doctorales en Hydrologie, Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marne la Vallée, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742330v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detention of urban runoff in a park - Effects on organic micropollutants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bressy</w:t>
+                <w:t xml:space="preserve">Conventional settling for the treatment of urban stormwaters in separate sewer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Arambourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lavison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Seira</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Moncaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2010 - 7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 7th International Conference on sustainable techniques and strategies for urban water management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">7th International Conference on Sustainable Techniques and Strategies in Urban Water Management (NOVATECH 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lyon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296290v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Detention of urban runoff in a park - Effects on organic micropollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">Novatech 2010 - 7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 7th International Conference on sustainable techniques and strategies for urban water management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758469v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainwater harvesting: What are the potential effects of roof maintenance on runoff quality? France as an example</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+                <w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Wide Workshop for Young Environmental Scientists WWW-YES-Brazil-2009: Urban waters: resource or risks?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Belo Horizonte, MG, Brazil</w:t>
+              <w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593298v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence et devenir des micropolluants dans les eaux pluviales gérées par des techniques alternatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adèle Bressy</w:t>
+                <w:t xml:space="preserve">Rainwater harvesting: What are the potential effects of roof maintenance on runoff quality? France as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine van de Voorde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème congrès Gruttee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">9th World Wide Workshop for Young Environmental Scientists WWW-YES-Brazil-2009: Urban waters: resource or risks?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Belo Horizonte, MG, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758470v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage/utilisation des eaux de pluie: quelle(s) incidence(s) des pratiques d'entretien des toitures sur la qualité et le potentiel d'usage des eaux de ruissellement?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Carré</w:t>
+                <w:t xml:space="preserve">Occurrence et devenir des micropolluants dans les eaux pluviales gérées par des techniques alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ASEES "Réutilisation des eaux de pluie, grises ou usées  Impacts sanitaires et Environnementaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">8ème congrès Gruttee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755590v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the parameters relevant for metal runoff estimation from zinc roofing  a test bed approach in Paris conurbation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Robert-Sainte</w:t>
+                <w:t xml:space="preserve">Stockage/utilisation des eaux de pluie: quelle(s) incidence(s) des pratiques d'entretien des toitures sur la qualité et le potentiel d'usage des eaux de ruissellement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van de Voorde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tchang-Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International conference on Corrosion (ICC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">Colloque ASEES "Réutilisation des eaux de pluie, grises ou usées  Impacts sanitaires et Environnementaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762086v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence de divers modes de gestion à l'amont des eaux pluviales sur les flux hydrauliques et sur la contamination en métaux lourds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the parameters relevant for metal runoff estimation from zinc roofing  a test bed approach in Paris conurbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert-Sainte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">17th International conference on Corrosion (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762471v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settling velocity grading of particle bound pollutants  Evaluation of settling column tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence de divers modes de gestion à l'amont des eaux pluviales sur les flux hydrauliques et sur la contamination en métaux lourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robert-Sainte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Sewer Processes and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Delft, Netherlands. pp.145-153</w:t>
+              <w:t xml:space="preserve">3èmes Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742333v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT DES MATÉRIAUX DE TOITURES SUR LA CONTAMINATION MÉTALLIQUE DES EAUX DE RUISSELLEMENT URBAINES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Scientifiques de l'Environnement: le citoyen, la ville et l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of the transfer of wastewater during dry and wet weather in parisian combined sewer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kafi-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23096,666 +23126,761 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Sewer Processes and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of roofing materials and evaluation of their pollutant potential</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
+                <w:t xml:space="preserve">Typologie des matériaux de couverture et évaluation de leur potentiel polluant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvello B. De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Sustainable Techniques and Strategies in Urban Water Management (Novatech 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France. pp.1499-1506</w:t>
+              <w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742334v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des matériaux de couverture et évaluation de leur potentiel polluant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Settling velocity grading of particle bound pollutants  Evaluation of settling column tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th Conference on Sewer Processes and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Delft, Netherlands. pp.145-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248675v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterols: a tracer of the origin of organic matter in combined sewers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Zgheib</w:t>
+                <w:t xml:space="preserve">Typology of roofing materials and evaluation of their pollutant potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Sewer Processes and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">6th International Conference on Sustainable Techniques and Strategies in Urban Water Management (Novatech 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France. pp.1499-1506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761887v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic loads in roof runoff rom zinc materials - Test beds scale in Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Robert-Sainte</w:t>
+                <w:t xml:space="preserve">Sterols: a tracer of the origin of organic matter in combined sewers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zgheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 th International Conference on Diffuse Pollution (DPUD 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">5th International Conference on Sewer Processes and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761877v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des matériaux de toitures et évaluation de leur potentiel polluant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Robert</w:t>
+                <w:t xml:space="preserve">Metallic loads in roof runoff rom zinc materials - Test beds scale in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robert-Sainte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Novatech 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">11 th International Conference on Diffuse Pollution (DPUD 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761876v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Typologie des matériaux de toitures et évaluation de leur potentiel polluant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings Novatech 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reproducibility and uncertainty of wastewater turbidity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -23770,84 +23895,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Sewer Processes and Nteworks (SPN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23857,51 +23982,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une typologie fonctionnelle des Ouvrages de Gestion à la Source des eaux pluviales pour la modélisation hydrologique et de la qualité de l'eau Towards a comprehensive functional typology of Stormwater Control Measures for hydrological and water quality modeling purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Tunqui Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23943,363 +24068,363 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOVATECH 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de ruissellements routiers par analyses non ciblées (HRMS) et (éco)toxicologiques : identification et impacts de composés toxiques d’intérêt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grimault Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandre Fidji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandre Fidji</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Francophone de Santé et Environnement (SFSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and vertical distribution of microplastic within the soil of a sustainable urban drainage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Dublin 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative stormwater management by urban trees: case of the SenseCity experimental device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayath Zime Yerima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Bensaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24314,198 +24439,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IAHR Young Professionals Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche écotoxicologique de l’efficacité du traitement d’eaux de voirie par des ouvrages de dépollution par un modèle de larve de poisson zèbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidji Sandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Guttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rabate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société d’Écotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source-control infiltration practices: How to avoid creating &amp;quot;polluted sponges&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24564,100 +24689,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sponge City Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de quantification des matériaux des rampants à l'échelle de la ville - Cas de la ville de Créteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Sellami-Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24672,73 +24797,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens du RGCU 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkylphenol contamination in urban runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24747,84 +24872,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Xenobiotics in the Urban Water Cycle (Xenowac 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cyprus, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24834,51 +24959,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infiltrer les eaux pluviales c'est aussi maîtriser les flux polluants. État des connaissances et recommandations techniques pour la diffusion de solutions fondées sur la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24900,178 +25025,178 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sait-on des micropolluants dans les eaux urbaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chebbo Ghassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARCEAU IdF; AFB - Agence française pour la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-490463-00-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25081,137 +25206,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Green Permeable Car Park Water Retention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Varnède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Georgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Urban Drainage Modelling UDM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-119, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25221,156 +25346,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Micropollutants in urban stormwater: occurrence, concentrations and atmospheric contributions for a wide range of contaminants in three French catchments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ruban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.5282 - 5283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-014-2698-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25380,192 +25505,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notre-Dame de Paris - Caractérisation et quantification des émissions métalliques des plombs de toiture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard De Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole nationale des ponts et chaussées; Etablissement public chargé de la conservation et de la restauration de la cathédrale Notre-Dame de Paris. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROULÉPUR - Maîtrise de la contamination des eaux de voirie. Tâche 6 - Synthèse des résultats du projet et orientations opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25577,73 +25702,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEESU, Ecole des Ponts, Univ Paris Est Creteil; Cerema - Team; Université Bordeaux 1 - EPOC; Conseil Départemental de Seine-Saint-Denis; Conseil Départemental de Seine et Marne; Ville de Paris; Ecovegetal; Saint-Dizier Environnement. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROULÉPUR -Maîtrise de la contamination des eaux de voirie. Tâche 3 -Livrable 3.5 - Suivi expérimental de deux ouvrages de filtration végétalisés à Compans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25665,87 +25790,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEESU, Ecole des Ponts; Cerema. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Analyse des sources primaires diffuses de métaux et HAP et modélisation des flux annuels émis dans les eaux de ruissellement », ANR INOGEV : Innovations pour une Gestion durable de l'Eau en Ville, Tâche 3, Rapport final de sous-tâche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25757,252 +25882,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole des Ponts - ParisTech. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Potentiel d'émission d'alkylphénols et de bisphénolA par lessivage des matériaux de construction et consommables automobiles », ANR INOGEV : Innovations pour une Gestion durable de l'Eau en Ville, Tâche 3, Rapport final de sous-tâche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerine Lamprea-Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole des Ponts ParisTech. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropolluants dans les eaux pluviales urbaines : concentrations, flux et contributions atmosphériques. Résultats des campagnes de mesure sur trois bassins versants&amp;quot;, ANR INOGEV : Innovations pour une Gestion durable de l'Eau en Ville, Tâche 3, Rapport de sous-tâche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ANR Ville Durable. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26012,100 +26137,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pollution des eaux pluviales urbaines en réseau d'assainissement unitaire. Caractéristiques et origines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Ecole des Ponts ParisTech, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00005596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26115,105 +26240,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des sources et flux de contaminants dans les eaux pluviales urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie de l'environnement. Université Paris Est, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01711222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId516"/>
+      <w:footerReference w:type="default" r:id="rId520"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26360,51 +26485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghao Huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier T&#233;cher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178684" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHYEFF.HEENG-6092" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564889v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Troesch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.417" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmeda Assann Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Tan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04149255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Tunqui Neira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Mutzner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Furrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dittmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118968" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03730177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142215" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03730130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology9030042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03565156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandre Fidji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huynh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040511" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559673v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030394" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03097956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Charafeddine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144862" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03117976v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Kanso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226510" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885987v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0001978" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02183866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2019.196" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030487" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02477824v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierlot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kovacs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912089" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.304" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.08.064" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01828498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.384" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01850226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10080987" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Katerine Lamprea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2272-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01570255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01883198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hannouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Delamain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Percot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201778051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621269v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Lamprea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201778071" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petrucci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannouche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201778091" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01622102v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Risch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.10.039" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712089" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01403964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.226" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621634v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.06.063" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490940v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.578" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Oreibi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6827-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384503v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001163" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621292v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/20167-8040" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01666324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.215" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4TN3Z7W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145865v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0485-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145853v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saja Al Ali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.03.030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van De Voorde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.060" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMWMNVB7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084745v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150024" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebastian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delamain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Percot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2396-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00981540v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Leroy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.03.040" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00984392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Fallah Shorshani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2845-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00963646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Sellami-Kaaniche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2275-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arambourou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amirat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201311087" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943344v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.664" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945502v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.026" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4ZDN3FJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945501v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garrec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2013015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H1S8VMCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00759884v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.12.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTQ89MH0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786086v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van de Voorde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.01.037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NKXZCS9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676051v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert-Sainte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670130v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.121" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine van de Voorde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.160" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675367v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676410v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kafi-Benyahia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV7NCB6F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711502v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2009)135:11(1155)" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451089v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.169" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733989v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tchang-Minh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kafi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739900v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert-Sainte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739888v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739893v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752700v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711601v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zgheib" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.285" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711550v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruban" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.292" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676414v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.835" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676417v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kafi-Benyahia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.08.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4398S849-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400452v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Ruban" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Bertrand Krajevski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752712v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milisic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752702v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cabane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086746v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Thevenot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711616v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cabane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007024" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R67TQK95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711641v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711621v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604020" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8MRX617Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711675v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711674v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711677v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.08.011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F95B191-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711800v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanso" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaume" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711795v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ashley" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711821v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711820v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(00)00261-X" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGHPT2T5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779521v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(99)00002-5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BBV07T1Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779525v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00753-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2VBZ7G0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779873v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504477v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Varn&#232;de" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Georgel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329318v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196903v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919881v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayath Zime Yerima" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bensaoud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196816v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04824932v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196687v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sandoval" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196786v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919868v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmeda Assann Ouedraogo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576102v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196716v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durmont" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497393v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167759v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Oudot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bettembos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alphonse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boudahmane" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Caupos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04145828v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167782v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184145v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081738v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03898928v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Yanlin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081575v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524054v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7672" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03822585v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03118795v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02968786v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garrigue-Antar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257056v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02183569v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laurent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405505v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bak A." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190319v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah-Leung" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266378v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266367v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172418v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02183566v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190391v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065497v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869855v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fardel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02924312v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190442v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065517v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621458v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621396v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065482v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01567751v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01588220v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712933v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711229v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01850227v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397765v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607541v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322093v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sage" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712931v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607542v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709392v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bak" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Branchu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzzone" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01394954v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711227v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397938v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712918v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aires" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lehoucq" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397414v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711236v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01394938v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711243v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712915v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069094v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069090v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Lamprea-Bretaudeau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01063308v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069091v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069095v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071200v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815065v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711256v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824512v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989133v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruban" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989141v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00963672v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822740v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711248v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711521v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989147v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellami-Kaaniche" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962304v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824513v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00965712v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824517v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303461v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seidl" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962294v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962297v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806130v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806166v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schwager" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Irles" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thiriat" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00712160v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806151v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sellami-Kaaniche" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chebbo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806128v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lucas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806163v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806159v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berthier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ramier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907057v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barraud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675371v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676541v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676536v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676733v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943391v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Deroche Thi Le Nhung" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Laurent" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742411v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296319v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moncaut" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758483v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758485v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296325v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bressy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Gouvello" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742330v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296290v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seira" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758469v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593298v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758470v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755590v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchang-Minh" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762086v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762471v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742333v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182628v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761853v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742334v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248675v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouvello B. De" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761887v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761877v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761876v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761851v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082981v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347285v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Luna" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04093821v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Gromaire" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543107v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649256v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidji Sandre" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guttmann" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rabate" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190454v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806263v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755592v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03118775v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024704v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00961381v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2698-x" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05082646v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lopez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard De Gouvello" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298143v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712942v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712939v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712953v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005596v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01711222v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghao Huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier T&#233;cher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178684" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHYEFF.HEENG-6092" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564889v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Troesch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.417" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmeda Assann Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Tan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04149255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Tunqui Neira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Mutzner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Furrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dittmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118968" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03730177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142215" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559673v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030394" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03565156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandre Fidji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huynh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040511" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03730130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology9030042" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03097956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Charafeddine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144862" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03117976v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Kanso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226510" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885987v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0001978" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02183866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2019.196" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030487" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02477824v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierlot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kovacs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912089" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.304" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01828498v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.384" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01850226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10080987" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.08.064" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Katerine Lamprea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2272-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01570255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01883198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hannouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621269v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Lamprea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201778071" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621277v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petrucci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201778091" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Delamain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Percot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201778051" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621634v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.06.063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065428v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712089" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01403964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.226" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01622102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Risch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.10.039" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490940v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.578" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Oreibi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6827-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384503v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001163" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621292v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/20167-8040" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01666324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.215" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4TN3Z7W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145865v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0485-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145853v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saja Al Ali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.03.030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van De Voorde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.060" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMWMNVB7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084745v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150024" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebastian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delamain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Percot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2396-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00981540v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Leroy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.03.040" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00963646v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Sellami-Kaaniche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2275-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00984392v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Fallah Shorshani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2845-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arambourou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amirat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201311087" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943344v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.664" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945502v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.026" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4ZDN3FJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945501v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garrec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2013015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H1S8VMCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00759884v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.12.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTQ89MH0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786086v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van de Voorde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.01.037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NKXZCS9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676051v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert-Sainte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670130v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.121" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine van de Voorde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.160" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675367v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676410v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kafi-Benyahia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV7NCB6F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711502v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2009)135:11(1155)" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451089v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.169" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733989v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tchang-Minh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kafi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739900v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert-Sainte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739888v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739893v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752700v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711601v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zgheib" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.285" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711550v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruban" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.292" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676414v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.835" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676417v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kafi-Benyahia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.08.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4398S849-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400452v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Ruban" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Bertrand Krajevski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752712v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milisic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086746v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Thevenot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752702v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cabane" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711616v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cabane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007024" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R67TQK95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711641v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711621v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604020" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8MRX617Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711675v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711674v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711677v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.08.011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F95B191-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711800v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanso" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaume" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711795v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ashley" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711821v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711820v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(00)00261-X" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGHPT2T5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779521v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(99)00002-5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BBV07T1Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779525v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00753-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2VBZ7G0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779873v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05571121v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Oudot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barakat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504477v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Varn&#232;de" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Georgel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329318v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196903v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919881v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayath Zime Yerima" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bensaoud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196786v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196687v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sandoval" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919868v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmeda Assann Ouedraogo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196816v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04824932v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576102v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196716v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durmont" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497393v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167759v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bettembos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alphonse" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boudahmane" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Caupos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04145828v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167782v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184145v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081738v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081575v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524054v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7672" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03898928v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Yanlin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03822585v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03118795v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02968786v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garrigue-Antar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257056v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405505v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bak A." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02183569v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laurent" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266378v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190319v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah-Leung" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266367v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172418v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02183566v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190391v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065497v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02924312v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869855v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fardel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190442v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065517v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621458v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621396v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065482v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01567751v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01588220v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712933v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711229v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01850227v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397765v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712931v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607542v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322093v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sage" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607541v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709392v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bak" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Branchu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzzone" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01394954v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711227v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397938v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712918v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aires" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lehoucq" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397414v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01394938v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711243v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711236v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712915v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01063308v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069095v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069094v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069090v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Lamprea-Bretaudeau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069091v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071200v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815065v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711256v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824512v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989133v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruban" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989141v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824513v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962304v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00965712v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00963672v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822740v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711248v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711521v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989147v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellami-Kaaniche" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303461v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seidl" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824517v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962294v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962297v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806130v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00712160v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806151v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sellami-Kaaniche" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chebbo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806166v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schwager" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Irles" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thiriat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806128v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lucas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806163v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806159v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berthier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ramier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907057v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barraud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675371v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676541v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676536v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676733v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943391v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Deroche Thi Le Nhung" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Laurent" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758485v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758483v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296325v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bressy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Gouvello" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296319v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moncaut" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742411v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742330v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296290v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seira" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758469v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593298v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758470v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755590v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchang-Minh" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762086v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762471v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182628v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761853v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248675v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouvello B. De" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742333v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742334v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761887v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761877v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761876v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761851v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082981v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347285v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Luna" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04093821v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Gromaire" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543107v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649256v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidji Sandre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guttmann" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rabate" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190454v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806263v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755592v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03118775v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024704v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00961381v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2698-x" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05082646v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lopez" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard De Gouvello" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298143v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712942v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712939v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712953v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005596v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01711222v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>