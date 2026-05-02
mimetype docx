--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -3034,395 +3034,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du potentiel d'émission d'alkylphénols et de bisphénol A par lessivage des matériaux de construction, des pièces et des consommables automobiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination des eaux pluviales par les micropolluants: avancées du projet INOGEV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerine Lamprea</w:t>
+                <w:t xml:space="preserve">Christel Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Ruban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Delamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7/8 (7-8), pp.71-90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201778071⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7/8, pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201778051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621269v1</w:t>
+                <w:t xml:space="preserve">hal-01581007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluations des sources primaires et des flux annuels de métaux et de HAP à l’échelle de bassins versants urbains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Petrucci</w:t>
+                <w:t xml:space="preserve">Evaluation du potentiel d'émission d'alkylphénols et de bisphénol A par lessivage des matériaux de construction, des pièces et des consommables automobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerine Lamprea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7-8, pp.91 - 104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201778091⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7/8 (7-8), pp.71-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201778071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621277v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des eaux pluviales par les micropolluants: avancées du projet INOGEV</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluations des sources primaires et des flux annuels de métaux et de HAP à l’échelle de bassins versants urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ruban</w:t>
+                <w:t xml:space="preserve">G. Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Delamain</w:t>
+                <w:t xml:space="preserve">A. Hannouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Percot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7/8, pp.51-66. </w:t>
+              <w:t xml:space="preserve">, 2017, 7-8, pp.91 - 104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201778051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201778091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581007v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of metal and PAH profiles in SUDS soil based on an improved experimental procedure</w:t>
               </w:r>
@@ -4767,51 +4767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van De Voorde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81, pp.279-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4987,51 +4987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ruban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5223,261 +5223,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for modelling roofing materials emissions on the city scale: Application for zinc in the City of Créteil (France)</w:t>
+                <w:t xml:space="preserve">Nonpoint source pollution of urban stormwater runoff: a methodology for source analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Sellami-Kaaniche</w:t>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+                <w:t xml:space="preserve">Masoud Fallah Shorshani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (8), pp.5284-5296. </w:t>
+              <w:t xml:space="preserve">, 2014, pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2275-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2845-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963646v1</w:t>
+                <w:t xml:space="preserve">hal-00984392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonpoint source pollution of urban stormwater runoff: a methodology for source analysis</w:t>
+                <w:t xml:space="preserve">A new method for modelling roofing materials emissions on the city scale: Application for zinc in the City of Créteil (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Petrucci</w:t>
+                <w:t xml:space="preserve">Emna Sellami-Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masoud Fallah Shorshani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.18. </w:t>
+              <w:t xml:space="preserve">, 2014, 21 (8), pp.5284-5296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2845-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2275-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984392v1</w:t>
+                <w:t xml:space="preserve">hal-00963646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du fonctionnement d'un ouvrage de stockage-décantation en ligne des eaux pluviales Cas de la galerie Tolbiac-Masséna</w:t>
               </w:r>
@@ -5597,51 +5597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological strategy to analyze and improve the French rainwater harvesting regulation in relation to quality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nguyen-Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5753,51 +5753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 183, pp.195-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5856,51 +5856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la qualité de l’eau de pluie en vue de son utilisation : vers la définition de paramètres pertinents et de protocoles adaptés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6170,51 +6170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 164, pp.150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6411,51 +6411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Robert-Sainte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6783,51 +6783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 63 (11), pp.2590-2597. </w:t>
@@ -7405,51 +7405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine van de Voorde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tchang-Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7543,51 +7543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Practice and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (1), pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7638,77 +7638,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert-Sainte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (15), pp.5612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7733,51 +7733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VICAS-An Operating Protocol to Measure the Distributions of Suspended Solid Settling Velocities within Urban Drainage Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7867,51 +7867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert-Sainte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7-8, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7930,546 +7930,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wastewater quality and pollutant loads in combined sewers during dry weather periods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Moilleron</w:t>
+                <w:t xml:space="preserve">Reproducibility and uncertainty of wastewater turbidity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Water Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (10), pp.1667--1673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2008.292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752700v1</w:t>
+                <w:t xml:space="preserve">hal-00711550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterols: a tracer of organic matter in combined sewers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Settling velocity of particulate pollutants from combined sewer wet weather discharges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kafi-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 57 (11), pp.1705--1712. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2008.285⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 58 (12), pp.2453-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2008.835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711601v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility and uncertainty of wastewater turbidity measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Ruban</w:t>
+                <w:t xml:space="preserve">Wastewater quality and pollutant loads in combined sewers during dry weather periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kafi-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Urban Water Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (4), pp.305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711550v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settling velocity of particulate pollutants from combined sewer wet weather discharges.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sterols: a tracer of organic matter in combined sewers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 58 (12), pp.2453-65. </w:t>
+              <w:t xml:space="preserve">, 2008, 57 (11), pp.1705--1712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2008.835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2008.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676414v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of the characteristics of combined wet weather pollutant loads in Paris.</w:t>
               </w:r>
@@ -8757,51 +8757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Milisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Water Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (3), pp.219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8820,269 +8820,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical budget of metal sources and pathways in the Seine River basin (1994–2003) for Cd, Cr, Cu, Hg, Ni, Pb and Zn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des modèles de calcul des flux polluants en assainissement - Résultats d'une enquête en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel R. Thevenot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (2), pp.94-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086746v1</w:t>
+                <w:t xml:space="preserve">hal-00752702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des modèles de calcul des flux polluants en assainissement - Résultats d'une enquête en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical budget of metal sources and pathways in the Seine River basin (1994–2003) for Cd, Cr, Cu, Hg, Ni, Pb and Zn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 375 (1-3), pp.180 - 203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752702v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational use of urban drainage pollutant load models - Results from a French survey</w:t>
               </w:r>
@@ -9107,51 +9107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2, pp.94--98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9197,103 +9197,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précision et reproductibilité du mesurage de la turbidité des eaux résiduaires urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ruban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, pp.129--135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10297,51 +10297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39 (2), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10400,51 +10400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins and characteristics of urban wet weather pollution in combined sewer systems: The experimental urban catchment 'Le Marais' in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10516,51 +10516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The experimental urban catchment area of the Marais in Paris: origin and characteristics of the pollution of rain water in the combined sewer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10762,243 +10762,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Three Permeable Car Parks with SWMM model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling bioretention systems: does physical-based mean robust?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinghao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Varnède</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Georgel</w:t>
+                <w:t xml:space="preserve">Didier Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Urban Drainage Modelling Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">, University of Innsbruck, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504477v1</w:t>
+                <w:t xml:space="preserve">hal-05329318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling bioretention systems: does physical-based mean robust?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Sage</w:t>
+                <w:t xml:space="preserve">Modelling of Three Permeable Car Parks with SWMM model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Varnède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Techer</w:t>
+                <w:t xml:space="preserve">Pierre Georgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Urban Drainage Modelling Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Innsbruck, Sep 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329318v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term hydraulic modelling of a variably saturated treatment wetland for urban stormwater treatment to ensure resilient operation</w:t>
               </w:r>
@@ -11207,528 +11207,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologic performance of bioretention systems with unfavourable underground conditions : complementing field monitoring with simple reservoir modelling for scenario analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">KeyNote : Micropollutants loads in the road runoff - importance, nature and efficiency of runoff source control measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Urban Drainage (ICUD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Tire Emission Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Tire Industry Project, Nov 2024, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196786v1</w:t>
+                <w:t xml:space="preserve">hal-04824932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the temporal evolution of hydrodynamic properties of a filtration media in a stormwater bioretention swale by using continuous monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saad</w:t>
+                <w:t xml:space="preserve">Hydrologic performance of bioretention systems with unfavourable underground conditions : complementing field monitoring with simple reservoir modelling for scenario analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinghao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Urban Drainage (ICUD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196687v1</w:t>
+                <w:t xml:space="preserve">hal-05196786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green roof evapotranspiration (ET) modeling: sensibility insights using a hydrological model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Sage</w:t>
+                <w:t xml:space="preserve">Assessing the temporal evolution of hydrodynamic properties of a filtration media in a stormwater bioretention swale by using continuous monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference Urban Drainage</w:t>
+              <w:t xml:space="preserve">International Conference on Urban Drainage (ICUD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919868v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hydraulics and fate of micropollutants in a variably saturated treatment wetland for urban stormwater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Troesch</w:t>
+                <w:t xml:space="preserve">Green roof evapotranspiration (ET) modeling: sensibility insights using a hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmeda Assann Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Urban Drainage (ICUD)</w:t>
+              <w:t xml:space="preserve">16th International Conference Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05196816v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KeyNote : Micropollutants loads in the road runoff - importance, nature and efficiency of runoff source control measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling hydraulics and fate of micropollutants in a variably saturated treatment wetland for urban stormwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Morvannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Troesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tire Emission Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Tire Industry Project, Nov 2024, Munich, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Urban Drainage (ICUD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824932v1</w:t>
+                <w:t xml:space="preserve">hal-05196816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics and tyre wear particles infiltration in the soil of a roadside biofiltration swale</w:t>
               </w:r>
@@ -12292,77 +12292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des parkings perméables végétalisées pour la gestion de l’eau et des micropolluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Varnède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Georgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12547,51 +12547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinghao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13422,596 +13422,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How efficient are SUDS for micropollutant management? Feedback from Matriochkas, MicroMégas and Roulépur projects.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
+                <w:t xml:space="preserve">Intra-and inter-site variability of soil contamination in vegetated roadside embankments - Implications for maintenance operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bak A.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
+                <w:t xml:space="preserve">Vincent Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international conference oon Urban Water NOVATECH.</w:t>
+              <w:t xml:space="preserve">Novatech 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405505v1</w:t>
+                <w:t xml:space="preserve">hal-02183569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-and inter-site variability of soil contamination in vegetated roadside embankments - Implications for maintenance operations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+                <w:t xml:space="preserve">How efficient are SUDS for micropollutant management? Feedback from Matriochkas, MicroMégas and Roulépur projects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bak A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019</w:t>
+              <w:t xml:space="preserve">10th international conference oon Urban Water NOVATECH.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183569v1</w:t>
+                <w:t xml:space="preserve">hal-02405505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion alternative des eaux pluviales permet-elle une maîtrise efficace des flux de micropolluants? Retour d'expérience des projets Matriochkas, MicroMégas et Roulépur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+                <w:t xml:space="preserve">Development of a Guideline for Evaluating the Performance of Multi-objective Sustainable Drainage Systems (SuDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ah-Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France. 5p</w:t>
+              <w:t xml:space="preserve">Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266378v2</w:t>
+                <w:t xml:space="preserve">hal-02190319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Guideline for Evaluating the Performance of Multi-objective Sustainable Drainage Systems (SuDS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+                <w:t xml:space="preserve">La gestion alternative des eaux pluviales permet-elle une maîtrise efficace des flux de micropolluants? Retour d'expérience des projets Matriochkas, MicroMégas et Roulépur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ah-Leung</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Novatech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190319v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266378v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un guide méthodologique pour l'évaluation des performances des ouvrages de maîtrise à la source des eaux pluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ah-Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14543,249 +14543,249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes des 8ième Journées doctorales en hydrologie urbaine (JDHU 2018) du 7 au 9 novembre 2019 à Paris, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring and sampling methodology of source control systems for environmental assessment in Lyon, Nantes and Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gromaire Marie-Christine</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">R. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IWA 2018, World Water Congress and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924312v1</w:t>
+                <w:t xml:space="preserve">hal-01869855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and sampling methodology of source control systems for environmental assessment in Lyon, Nantes and Paris</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actes des 8ième Journées doctorales en hydrologie urbaine (JDHU 2018) du 7 au 9 novembre 2019 à Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gromaire Marie-Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Castebrunet</w:t>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">hal-01869855v1</w:t>
+                <w:t xml:space="preserve">hal-02924312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des capacités de rétention des métaux par le sol des ouvrages d'infiltration : quelques réflexions méthodologiques</w:t>
               </w:r>
@@ -15136,273 +15136,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an improved modelling approach for the retention of heavy metals in SUDS soil</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water quality performance of road runoff biofilters : retention of particulate and dissolved phase micropollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621396v1</w:t>
+                <w:t xml:space="preserve">hal-02065482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water quality performance of road runoff biofilters : retention of particulate and dissolved phase micropollutants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of an improved modelling approach for the retention of heavy metals in SUDS soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065482v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCA of wet-weather emissions of an urban wastewater system: the case of the Greater Paris watershed</w:t>
               </w:r>
@@ -16206,497 +16206,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the production of guidelines to support the design of stormwater management practices for on-site pollution control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ROULÉPUR: Evaluating innovative solutions for the source control of micropollutants associated with road and parking lot runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sage</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruzzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2016 - 9ème Conférence internationale sur les techniques et stratégies pour la gestion durable de l`Eau dans la Ville / 9th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
+              <w:t xml:space="preserve">NOVATECH 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322093v1</w:t>
+                <w:t xml:space="preserve">hal-01709392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of severe wet-weather events: how to account for temporal variability of unmanaged peak flows in an urban sewage treatment system?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+                <w:t xml:space="preserve">Heavy metal accumulation in the surface soil of SUDS: spatial variability of contamination and inter-site comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Azimi</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France. pp.2</w:t>
+              <w:t xml:space="preserve">Conférence NOVATECH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607541v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROULÉPUR: Evaluating innovative solutions for the source control of micropollutants associated with road and parking lot runoff</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the production of guidelines to support the design of stormwater management practices for on-site pollution control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH 2016</w:t>
+              <w:t xml:space="preserve">Novatech 2016 - 9ème Conférence internationale sur les techniques et stratégies pour la gestion durable de l`Eau dans la Ville / 9th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709392v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy metal accumulation in the surface soil of SUDS: spatial variability of contamination and inter-site comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+                <w:t xml:space="preserve">Impacts of severe wet-weather events: how to account for temporal variability of unmanaged peak flows in an urban sewage treatment system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Risch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Kovacs</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence NOVATECH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394954v1</w:t>
+                <w:t xml:space="preserve">hal-02607541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'efficacité des techniques alternatives pour la maîtrise des flux polluants: un challenge métrologique. Le cas de quatre dispositifs innovants suivis dans le cadre du projet ROULÉPUR</w:t>
               </w:r>
@@ -16708,51 +16708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17610,64 +17610,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropollutants in urban stormwater: occurrence, concentrations and atmospheric contributions for a wide range of contaminants in three French catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ruban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17716,446 +17716,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des stratégies de régulation des débits et d'abattement des volumes ruisselés pour la maîtrise à la source des flux de contaminants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+                <w:t xml:space="preserve">The Potential Incidence of Green Roofs on Urban Runoff Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine - JDHU2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lyon, France. pp.22</w:t>
+              <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.2517972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069095v1</w:t>
+                <w:t xml:space="preserve">hal-01069091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Management Criteria for On-Site Pollution Control: Flow Rate and Volume-Based Approaches</w:t>
+                <w:t xml:space="preserve">Modélisation des stratégies de régulation des débits et d'abattement des volumes ruisselés pour la maîtrise à la source des flux de contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.2494733</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine - JDHU2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lyon, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069094v1</w:t>
+                <w:t xml:space="preserve">hal-01069095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Micropollutants in Roof Runoff - A Study of the Emission/Retention Potential of Green Roofs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling Management Criteria for On-Site Pollution Control: Flow Rate and Volume-Based Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.2516832</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.2494733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069090v1</w:t>
+                <w:t xml:space="preserve">hal-01069094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential Incidence of Green Roofs on Urban Runoff Quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic Micropollutants in Roof Runoff - A Study of the Emission/Retention Potential of Green Roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerine Lamprea-Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.2517972</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.2516832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069091v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropolluants dans les eaux pluviales et les eaux usées : de leur caractérisation à leur traitement</w:t>
               </w:r>
@@ -18167,51 +18167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18279,77 +18279,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic micropollutants in roof runoff – a study of the emission / retention potential of green roofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerine Lamprea-Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUD 2014,13th International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Sarawak, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18782,1149 +18782,1149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâti - une source de contamination en micropolluants des eaux de ruissellement ? Cas des émissions de métaux, biocides, alkylphénols et bisphénol A</w:t>
+                <w:t xml:space="preserve">Incidence of extensive green roof structures on the quantity and the quality of runoff waters – first results from an experimental test bench in Paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier sur les micropolluants. Les micropolluants issus du domaine bâti.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">NOVATECH 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824513v1</w:t>
+                <w:t xml:space="preserve">hal-01711248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can green roofs improve the runoff water quality?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maîtriser la contamination des eaux pluviales par une gestion à la source des eaux de ruissellement? -Le cas des toitures terrasse végétalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Green Infrastructure Congress (WGIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">4ème Forum national sur la gestion durable des eaux pluviales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Douais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962304v1</w:t>
+                <w:t xml:space="preserve">hal-01711521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of roofing materials emissions at the city scale: Statistical approach for computing roofing area distribution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Influence des matériaux de toiture sur la qualité physico-chimique de l'eau de pluie récupérée au niveau du bâtiment : Proposition d'une approche intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sellami-Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Utilisation des eaux usées traitées et des eaux pluviales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965712v1</w:t>
+                <w:t xml:space="preserve">hal-00989147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of gutter and valley materials emissions at the city scale: Statistical approach for computing gutter and valley lengths</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bâti - une source de contamination en micropolluants des eaux de ruissellement ? Cas des émissions de métaux, biocides, alkylphénols et bisphénol A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Junior Scientist Workshop on Sewer Processes and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Graz, Austria. http://portal.tugraz.at/portal/page/portal/TU_Graz/Einrichtungen/Institute/Homep./i2150/veranst/e</w:t>
+              <w:t xml:space="preserve">Atelier sur les micropolluants. Les micropolluants issus du domaine bâti.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963672v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la qualité de l'eau de pluie récupérée (EPR) en vue de son utilisation: vers la définition de protocoles adaptés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Can green roofs improve the runoff water quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech, ASSES, Utilisation des eaux usées traitées et des eaux pluviales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">World Green Infrastructure Congress (WGIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822740v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of extensive green roof structures on the quantity and the quality of runoff waters – first results from an experimental test bench in Paris area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of roofing materials emissions at the city scale: Statistical approach for computing roofing area distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Sellami-Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH 2013</w:t>
+              <w:t xml:space="preserve">NOVATECH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711248v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtriser la contamination des eaux pluviales par une gestion à la source des eaux de ruissellement? -Le cas des toitures terrasse végétalisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of gutter and valley materials emissions at the city scale: Statistical approach for computing gutter and valley lengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Sellami-Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Forum national sur la gestion durable des eaux pluviales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Douais, France</w:t>
+              <w:t xml:space="preserve">20th European Junior Scientist Workshop on Sewer Processes and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Graz, Austria. http://portal.tugraz.at/portal/page/portal/TU_Graz/Einrichtungen/Institute/Homep./i2150/veranst/e</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711521v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des matériaux de toiture sur la qualité physico-chimique de l'eau de pluie récupérée au niveau du bâtiment : Proposition d'une approche intégrée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Evaluer la qualité de l'eau de pluie récupérée (EPR) en vue de son utilisation: vers la définition de protocoles adaptés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utilisation des eaux usées traitées et des eaux pluviales</w:t>
+              <w:t xml:space="preserve">Novatech, ASSES, Utilisation des eaux usées traitées et des eaux pluviales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989147v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of extensive green roofs on the quantity and the quality of runoff – first results of a test bench in the Paris region</w:t>
+                <w:t xml:space="preserve">Incidence de la végétalisation extensive des toitures sur la quantité et la qualité des eaux de ruissellement - premiers résultats d'un banc d'essais en région parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Saad</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th international conference NOVATECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03303461v1</w:t>
+                <w:t xml:space="preserve">hal-00824517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence de la végétalisation extensive des toitures sur la quantité et la qualité des eaux de ruissellement - premiers résultats d'un banc d'essais en région parisienne</w:t>
+                <w:t xml:space="preserve">Impact of extensive green roofs on the quantity and the quality of runoff – first results of a test bench in the Paris region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Saad</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international conference NOVATECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.10</w:t>
+              <w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824517v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'émission de micropolluants par lessivage: étude du potentiel d'émission d'alkylphénols et de bisphénol-A par les matériaux de construction et l'automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerine Lamprea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19975,51 +19975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des flux annuels de micropolluants émis dans les eaux de ruissellement: contribution au développement d'un modèle source / flux et application au cas des métaux et des HAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20096,51 +20096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Environmental Pollution - Creating Healthy, Liveable Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20165,64 +20165,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Zn emissions from rooﬁng materials at Créteil city scale - Defining a methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Sellami-Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20299,51 +20299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Règles de choix des matériaux de couverture dans une ville - cas de la ville de Créteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Sellami-Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20519,51 +20519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of an overall methodological strategy to analyze and improve the French RWH regulation on quality topic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Nguyen-Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20709,51 +20709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TVGEP: conception des toitures végétalisées pour la gestion des eaux pluviales urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20815,493 +20815,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INOGEV project: an original French approach in micropollutant characterization assessment in urban wet weather effluents and atmospheric deposits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial quality of roof-harvested rainwater from residents in the Paris area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on urban drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. 8p</w:t>
+              <w:t xml:space="preserve">The 15th International Rainwater Catchment Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907057v1</w:t>
+                <w:t xml:space="preserve">hal-00676541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of flooding source control systems for frequent rain events: effect on pollutant loads.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rainwater harvesting in dwelling-houses in France: current regulatory context and quality issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">The 12nd International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675371v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial quality of roof-harvested rainwater from residents in the Paris area, France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">INOGEV project: an original French approach in micropollutant characterization assessment in urban wet weather effluents and atmospheric deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ruban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Rainwater Catchment Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">International conference on urban drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676541v1</w:t>
+                <w:t xml:space="preserve">hal-00907057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainwater harvesting in dwelling-houses in France: current regulatory context and quality issues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behaviour of flooding source control systems for frequent rain events: effect on pollutant loads.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12nd International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">12th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676536v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roof maintenance impacts on roof runoff quality in France.</w:t>
               </w:r>
@@ -21421,77 +21421,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Deroche Thi Le Nhung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gromaire Marie-Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulin Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International Rainwater Catchment Systems Conference;</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, taïwan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21510,549 +21510,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des matériaux de couverture sur le relargage des métaux dans les eaux urbaines: le projet TOITEAU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence des pratiques d'entretien des toitures sur la qualité des eaux de ruissellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van de Voorde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F. S. I. G. 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">4ème Journées Doctorales en Hydrologie, Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marne la Vallée, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758485v1</w:t>
+                <w:t xml:space="preserve">hal-00742411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence de différents modes de gestion à l'amont des eaux pluviales sur la contamination en micropolluants</w:t>
+                <w:t xml:space="preserve">Impact des matériaux de couverture sur le relargage des métaux dans les eaux urbaines: le projet TOITEAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ideal Connaissance, Réseau Ideal, Communauté d'agglomération du Douaisis, ADOPTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Douai, France</w:t>
+              <w:t xml:space="preserve">F. S. I. G. 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758483v1</w:t>
+                <w:t xml:space="preserve">hal-00758485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn and Pb emissions from roofing materials Modelling and mass balance attempt on the scale of a small urban catchment</w:t>
+                <w:t xml:space="preserve">Incidence de différents modes de gestion à l'amont des eaux pluviales sur la contamination en micropolluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2010 - 7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 7th International Conference on sustainable techniques and strategies for urban water management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Ideal Connaissance, Réseau Ideal, Communauté d'agglomération du Douaisis, ADOPTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296325v1</w:t>
+                <w:t xml:space="preserve">hal-00758483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional settling for the treatment of urban stormwaters in separate sewer systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zn and Pb emissions from roofing materials Modelling and mass balance attempt on the scale of a small urban catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Moncaut</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robert-Sainte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2010 - 7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 7th International Conference on sustainable techniques and strategies for urban water management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296319v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence des pratiques d'entretien des toitures sur la qualité des eaux de ruissellement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Chebbo</w:t>
+                <w:t xml:space="preserve">Conventional settling for the treatment of urban stormwaters in separate sewer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Arambourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lavison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moncaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journées Doctorales en Hydrologie, Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Marne la Vallée, France. pp.8</w:t>
+              <w:t xml:space="preserve">Novatech 2010 - 7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 7th International Conference on sustainable techniques and strategies for urban water management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742411v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventional settling for the treatment of urban stormwaters in separate sewer systems</w:t>
               </w:r>
@@ -22090,51 +22090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lavison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moncaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Sustainable Techniques and Strategies in Urban Water Management (NOVATECH 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lyon, France. pp.10</w:t>
@@ -22163,51 +22163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detention of urban runoff in a park - Effects on organic micropollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22215,51 +22215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Seira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2010 - 7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 7th International Conference on sustainable techniques and strategies for urban water management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22284,90 +22284,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22543,51 +22543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème congrès Gruttee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22638,51 +22638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van de Voorde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchang-Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22763,77 +22763,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert-Sainte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International conference on Corrosion (ICC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22910,51 +22910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23005,51 +23005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23126,51 +23126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Sewer Processes and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23189,368 +23189,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des matériaux de couverture et évaluation de leur potentiel polluant</w:t>
+                <w:t xml:space="preserve">Typology of roofing materials and evaluation of their pollutant potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Sustainable Techniques and Strategies in Urban Water Management (Novatech 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France. pp.1499-1506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248675v1</w:t>
+                <w:t xml:space="preserve">hal-00742334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settling velocity grading of particle bound pollutants  Evaluation of settling column tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie des matériaux de couverture et évaluation de leur potentiel polluant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvello B. De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Sewer Processes and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Delft, Netherlands. pp.145-153</w:t>
+              <w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742333v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of roofing materials and evaluation of their pollutant potential</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Settling velocity grading of particle bound pollutants  Evaluation of settling column tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Sustainable Techniques and Strategies in Urban Water Management (Novatech 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France. pp.1499-1506</w:t>
+              <w:t xml:space="preserve">5th Conference on Sewer Processes and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Delft, Netherlands. pp.145-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742334v1</w:t>
+                <w:t xml:space="preserve">hal-00742333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterols: a tracer of the origin of organic matter in combined sewers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zgheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23558,51 +23558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Sewer Processes and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23653,64 +23653,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert-Sainte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11 th International Conference on Diffuse Pollution (DPUD 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23761,64 +23761,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings Novatech 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23843,103 +23843,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility and uncertainty of wastewater turbidity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ruban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Sewer Processes and Nteworks (SPN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24527,51 +24527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Guttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rabate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société d’Écotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
@@ -24725,64 +24725,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de quantification des matériaux des rampants à l'échelle de la ville - Cas de la ville de Créteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Sellami-Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24872,51 +24872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Xenobiotics in the Urban Water Cycle (Xenowac 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cyprus, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25220,77 +25220,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Green Permeable Car Park Water Retention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Varnède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Georgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25646,51 +25646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25826,51 +25826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Analyse des sources primaires diffuses de métaux et HAP et modélisation des flux annuels émis dans les eaux de ruissellement », ANR INOGEV : Innovations pour une Gestion durable de l'Eau en Ville, Tâche 3, Rapport final de sous-tâche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25918,51 +25918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Potentiel d'émission d'alkylphénols et de bisphénolA par lessivage des matériaux de construction et consommables automobiles », ANR INOGEV : Innovations pour une Gestion durable de l'Eau en Ville, Tâche 3, Rapport final de sous-tâche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerine Lamprea-Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26010,77 +26010,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropolluants dans les eaux pluviales urbaines : concentrations, flux et contributions atmosphériques. Résultats des campagnes de mesure sur trois bassins versants&amp;quot;, ANR INOGEV : Innovations pour une Gestion durable de l'Eau en Ville, Tâche 3, Rapport de sous-tâche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26485,51 +26485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghao Huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier T&#233;cher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178684" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHYEFF.HEENG-6092" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564889v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Troesch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.417" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmeda Assann Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Tan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04149255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Tunqui Neira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Mutzner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Furrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dittmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118968" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03730177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142215" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559673v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030394" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03565156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandre Fidji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huynh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040511" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03730130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology9030042" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03097956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Charafeddine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144862" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03117976v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Kanso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226510" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885987v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0001978" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02183866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2019.196" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030487" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02477824v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierlot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kovacs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912089" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.304" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01828498v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.384" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01850226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10080987" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.08.064" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Katerine Lamprea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2272-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01570255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01883198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hannouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621269v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Lamprea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201778071" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621277v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petrucci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201778091" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Delamain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Percot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201778051" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621634v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.06.063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065428v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712089" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01403964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.226" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01622102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Risch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.10.039" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490940v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.578" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Oreibi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6827-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384503v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001163" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621292v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/20167-8040" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01666324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.215" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4TN3Z7W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145865v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0485-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145853v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saja Al Ali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.03.030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van De Voorde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.060" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMWMNVB7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084745v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150024" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebastian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delamain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Percot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2396-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00981540v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Leroy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.03.040" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00963646v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Sellami-Kaaniche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2275-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00984392v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Fallah Shorshani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2845-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arambourou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amirat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201311087" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943344v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.664" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945502v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.026" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4ZDN3FJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945501v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garrec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2013015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H1S8VMCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00759884v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.12.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTQ89MH0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786086v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van de Voorde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.01.037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NKXZCS9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676051v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert-Sainte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670130v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.121" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine van de Voorde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.160" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675367v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676410v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kafi-Benyahia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV7NCB6F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711502v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2009)135:11(1155)" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451089v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.169" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733989v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tchang-Minh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kafi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739900v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert-Sainte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739888v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739893v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752700v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711601v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zgheib" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.285" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711550v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruban" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.292" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676414v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.835" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676417v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kafi-Benyahia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.08.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4398S849-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400452v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Ruban" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Bertrand Krajevski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752712v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milisic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086746v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Thevenot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752702v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cabane" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711616v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cabane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007024" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R67TQK95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711641v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711621v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604020" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8MRX617Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711675v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711674v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711677v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.08.011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F95B191-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711800v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanso" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaume" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711795v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ashley" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711821v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711820v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(00)00261-X" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGHPT2T5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779521v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(99)00002-5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BBV07T1Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779525v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00753-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2VBZ7G0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779873v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05571121v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Oudot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barakat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504477v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Varn&#232;de" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Georgel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329318v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196903v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919881v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayath Zime Yerima" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bensaoud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196786v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196687v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sandoval" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919868v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmeda Assann Ouedraogo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196816v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04824932v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576102v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196716v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durmont" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497393v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167759v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bettembos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alphonse" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boudahmane" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Caupos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04145828v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167782v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184145v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081738v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081575v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524054v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7672" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03898928v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Yanlin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03822585v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03118795v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02968786v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garrigue-Antar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257056v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405505v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bak A." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02183569v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laurent" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266378v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190319v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah-Leung" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266367v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172418v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02183566v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190391v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065497v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02924312v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869855v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fardel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190442v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065517v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621458v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621396v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065482v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01567751v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01588220v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712933v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711229v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01850227v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397765v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712931v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607542v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322093v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sage" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607541v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709392v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bak" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Branchu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzzone" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01394954v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711227v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397938v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712918v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aires" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lehoucq" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397414v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01394938v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711243v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711236v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712915v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01063308v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069095v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069094v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069090v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Lamprea-Bretaudeau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069091v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071200v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815065v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711256v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824512v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989133v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruban" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989141v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824513v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962304v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00965712v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00963672v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822740v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711248v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711521v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989147v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellami-Kaaniche" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303461v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seidl" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824517v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962294v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962297v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806130v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00712160v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806151v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sellami-Kaaniche" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chebbo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806166v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schwager" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Irles" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thiriat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806128v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lucas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806163v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806159v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berthier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ramier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907057v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barraud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675371v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676541v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676536v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676733v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943391v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Deroche Thi Le Nhung" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Laurent" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758485v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758483v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296325v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bressy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Gouvello" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296319v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moncaut" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742411v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742330v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296290v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seira" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758469v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593298v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758470v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755590v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchang-Minh" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762086v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762471v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182628v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761853v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248675v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouvello B. De" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742333v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742334v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761887v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761877v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761876v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761851v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082981v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347285v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Luna" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04093821v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Gromaire" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543107v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649256v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidji Sandre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guttmann" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rabate" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190454v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806263v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755592v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03118775v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024704v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00961381v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2698-x" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05082646v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lopez" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard De Gouvello" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298143v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712942v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712939v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712953v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005596v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01711222v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghao Huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier T&#233;cher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178684" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHYEFF.HEENG-6092" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564889v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Troesch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.417" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmeda Assann Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Tan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04149255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Tunqui Neira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Mutzner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Furrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dittmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118968" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03730177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142215" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559673v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030394" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03565156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandre Fidji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huynh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040511" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03730130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology9030042" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03097956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Charafeddine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144862" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03117976v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Kanso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226510" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885987v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0001978" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02183866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2019.196" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030487" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02477824v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierlot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kovacs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912089" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.304" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01828498v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.384" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01850226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10080987" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.08.064" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Katerine Lamprea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2272-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01570255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01883198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hannouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Delamain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Percot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201778051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621269v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Lamprea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201778071" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petrucci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannouche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201778091" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621634v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.06.063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065428v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712089" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01403964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.226" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01622102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Risch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.10.039" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490940v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.578" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Oreibi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6827-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384503v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001163" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621292v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/20167-8040" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01666324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.215" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4TN3Z7W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145865v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0485-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145853v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saja Al Ali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.03.030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van De Voorde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.060" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMWMNVB7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084745v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150024" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebastian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delamain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Percot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2396-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00981540v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Leroy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.03.040" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00984392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Fallah Shorshani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2845-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00963646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Sellami-Kaaniche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2275-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arambourou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amirat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201311087" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943344v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.664" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945502v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.026" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4ZDN3FJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945501v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garrec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2013015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H1S8VMCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00759884v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.12.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTQ89MH0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786086v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van de Voorde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.01.037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NKXZCS9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676051v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert-Sainte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670130v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.121" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine van de Voorde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.160" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675367v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676410v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kafi-Benyahia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV7NCB6F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711502v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2009)135:11(1155)" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451089v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.169" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733989v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tchang-Minh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kafi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739900v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert-Sainte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739888v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739893v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711550v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruban" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.292" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676414v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.835" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752700v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711601v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zgheib" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.285" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676417v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kafi-Benyahia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.08.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4398S849-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400452v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Ruban" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Bertrand Krajevski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752712v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milisic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752702v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cabane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086746v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Thevenot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711616v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cabane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007024" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R67TQK95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711641v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711621v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604020" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8MRX617Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711675v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711674v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711677v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.08.011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F95B191-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711800v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanso" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaume" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711795v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ashley" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711821v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711820v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(00)00261-X" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGHPT2T5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779521v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(99)00002-5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BBV07T1Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779525v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00753-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2VBZ7G0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779873v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05571121v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Oudot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barakat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329318v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504477v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Varn&#232;de" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Georgel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196903v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919881v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayath Zime Yerima" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bensaoud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04824932v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196786v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196687v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sandoval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919868v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmeda Assann Ouedraogo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196816v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576102v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196716v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durmont" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497393v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167759v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bettembos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alphonse" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boudahmane" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Caupos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04145828v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167782v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184145v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081738v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081575v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524054v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7672" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03898928v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Yanlin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03822585v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03118795v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02968786v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garrigue-Antar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257056v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02183569v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laurent" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405505v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bak A." TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190319v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah-Leung" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266378v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266367v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172418v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02183566v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190391v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065497v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869855v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fardel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02924312v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190442v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065517v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621458v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065482v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621396v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01567751v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01588220v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712933v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711229v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01850227v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397765v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712931v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607542v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709392v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bak" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Branchu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzzone" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01394954v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322093v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sage" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607541v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711227v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397938v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712918v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aires" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lehoucq" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397414v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01394938v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711243v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711236v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712915v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01063308v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069091v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069095v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069094v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069090v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Lamprea-Bretaudeau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071200v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815065v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711256v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824512v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989133v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruban" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989141v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711248v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711521v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989147v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellami-Kaaniche" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824513v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962304v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00965712v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00963672v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822740v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824517v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303461v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seidl" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962294v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962297v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806130v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00712160v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806151v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sellami-Kaaniche" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chebbo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806166v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schwager" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Irles" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thiriat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806128v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lucas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806163v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806159v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berthier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ramier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676541v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676536v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907057v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barraud" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675371v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676733v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943391v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Deroche Thi Le Nhung" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Laurent" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742411v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758485v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758483v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296325v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bressy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Gouvello" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296319v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moncaut" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742330v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296290v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seira" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758469v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593298v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758470v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755590v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchang-Minh" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762086v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762471v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182628v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761853v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742334v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248675v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouvello B. De" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742333v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761887v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761877v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761876v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761851v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082981v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347285v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Luna" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04093821v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Gromaire" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543107v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649256v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidji Sandre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guttmann" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rabate" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190454v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806263v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755592v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03118775v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024704v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00961381v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2698-x" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05082646v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lopez" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard De Gouvello" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298143v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712942v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712939v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712953v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005596v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01711222v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>