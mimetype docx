--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -1034,421 +1034,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tip-Induced Switch of Germanene Atomic Structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Derivaz</w:t>
+                <w:t xml:space="preserve">Using strain to control molecule chemisorption on silicene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Marjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dentel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mustapha Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (18), pp.4587-4593. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4995438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406891v1</w:t>
+                <w:t xml:space="preserve">hal-04393786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis-chlorinated aromatics adsorption in Faujasites investigated by molecular simulation-influence of Na+ cation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tip-Induced Switch of Germanene Atomic Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Derivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Randrianandraina</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Dentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Massara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.05.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (18), pp.4587-4593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391991v1</w:t>
+                <w:t xml:space="preserve">hal-04406891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using strain to control molecule chemisorption on silicene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Stephan</w:t>
+                <w:t xml:space="preserve">Bis-chlorinated aromatics adsorption in Faujasites investigated by molecular simulation-influence of Na+ cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Randrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 147 (4), </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 251, pp.83-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4995438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393786v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germanene on Al(111): Interface Electronic States and Charge Transfer</w:t>
               </w:r>
@@ -1473,51 +1473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Derivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1685,51 +1685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Germanene Layer on Al(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Derivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1904,265 +1904,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of palladium nanoparticles on nanostructured highly ordered pyrolytic graphite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Yuan</w:t>
+                <w:t xml:space="preserve">Spatial analysis of interactions at the silicene/Ag interface: first principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.5674⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.015002-015002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/1/015002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247020v1</w:t>
+                <w:t xml:space="preserve">hal-04550601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of interactions at the silicene/Ag interface: first principles study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of palladium nanoparticles on nanostructured highly ordered pyrolytic graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (1), pp.015002-015002. </w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (1), pp.82-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/1/015002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sia.5674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550601v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT characterization of nanostructured germanium surfaces induced by cobalt atoms</w:t>
               </w:r>
@@ -2348,51 +2348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2599,51 +2599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Hanf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Borensztein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cruguel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ae0bdd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555407v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K El Mechyly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mehdaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hanf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Sonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stephan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ae029d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hanf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02821" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03416904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciacca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hanf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07585" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Boyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Stephan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06631" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Stephan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zanouni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab6ae8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Massara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Marjaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derivaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab1601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dentel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02137" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Randrianandraina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Deroche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.05.046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Diani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995438" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Asensio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10307" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933369" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00085" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00613a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5674" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/1/015002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wetzel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dulot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5354" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS47LNMV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Hanf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Borensztein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cruguel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ae0bdd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555407v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K El Mechyly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mehdaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hanf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Sonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stephan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ae029d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hanf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02821" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03416904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciacca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hanf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07585" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Boyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Stephan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06631" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Stephan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zanouni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab6ae8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Massara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Marjaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derivaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab1601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Diani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995438" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dentel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02137" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Randrianandraina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Deroche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.05.046" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Asensio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10307" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933369" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00085" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00613a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550601v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/1/015002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denys" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5674" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wetzel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dulot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5354" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS47LNMV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>