--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -2234,51 +2234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCADA8AB"/>
+    <w:nsid w:val="5CD933F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>