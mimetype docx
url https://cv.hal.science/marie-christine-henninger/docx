--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -924,217 +924,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01377049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relationship Between Members' Trust and Participation in Governance of Cooperatives : The Role of Organizational Commitment</w:t>
+                <w:t xml:space="preserve">La distanciation de la relation adhérent-coopérative en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asâad El Akremi</w:t>
+                <w:t xml:space="preserve">Guilhem Anzalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (1), pp.1-24</w:t>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 190, pp.119 - 130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00695926v1</w:t>
+                <w:t xml:space="preserve">hal-02169415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La distanciation de la relation adhérent-coopérative en France</w:t>
+                <w:t xml:space="preserve">The Relationship Between Members' Trust and Participation in Governance of Cooperatives : The Role of Organizational Commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Anzalone</w:t>
+                <w:t xml:space="preserve">Asâad El Akremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 190, pp.119 - 130</w:t>
+              <w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169415v1</w:t>
+                <w:t xml:space="preserve">halshs-00695926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distanciation du lien adhérent/coopérative en France</w:t>
               </w:r>
@@ -1146,51 +1146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Anzalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Les agricultures de firme. 1. Organisations et financiarisation, 190, pp.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2234,51 +2234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CD933F0"/>
+    <w:nsid w:val="F32C3FA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2465,51 +2465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christine-henninger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1850-1324" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158463811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050113v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peltier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18548" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767435v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roussillon Soyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.031.0111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barraud-Didier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N&#8217;guyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030161ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As&#226;ad El Akremi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peltier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.344375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laborde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Les-arts-et-les-metiers-de-la~.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christine-henninger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1850-1324" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158463811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050113v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peltier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18548" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767435v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roussillon Soyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.031.0111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barraud-Didier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N&#8217;guyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030161ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As&#226;ad El Akremi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peltier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.344375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laborde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Les-arts-et-les-metiers-de-la~.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>