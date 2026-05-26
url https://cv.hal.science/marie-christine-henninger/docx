--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -227,395 +227,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mobiliser les jeunes adhérents dans la gouvernance des coopératives agricoles ?</w:t>
+                <w:t xml:space="preserve">Recomposition des collectifs agricoles pour des filières plus durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Frayssignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Peltier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18548⟩</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.19064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050113v1</w:t>
+                <w:t xml:space="preserve">halshs-03255116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motiver les soignants en EHPAD par la satisfaction des besoins psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Roussillon Soyer</w:t>
+                <w:t xml:space="preserve">Comment mobiliser les jeunes adhérents dans la gouvernance des coopératives agricoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Amichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Igalens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
+                <w:t xml:space="preserve">Céline Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Manager en temps de crise : performances et mutations, 2 (31), pp.111-127. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mss.031.0111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767435v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposition des collectifs agricoles pour des filières plus durables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motiver les soignants en EHPAD par la satisfaction des besoins psychologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Frayssignes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Claude Roussillon Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Igalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Buchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Manager en temps de crise : performances et mutations, 2 (31), pp.111-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.19064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mss.031.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03255116v1</w:t>
+                <w:t xml:space="preserve">hal-03767435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agriculteurs sont-ils traités justement par leur coopérative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève N’guyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -675,51 +675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Participation des adhérents dans leurs coopératives agricoles: une étude exploratoire du secteur céréalier français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -766,51 +766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La complexité du lien adhérent-coopérative : une relation marchande fondée sur des échanges sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -848,51 +848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La complexité du lien adhérent-coopérative. La complexité du lien adhérent-coopérative : une relation marchande fondée sur des échanges sociaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -924,355 +924,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01377049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La distanciation de la relation adhérent-coopérative en France</w:t>
+                <w:t xml:space="preserve">La distanciation du lien adhérent/coopérative en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Anzalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 190, pp.119 - 130</w:t>
+              <w:t xml:space="preserve">, 2012, Les agricultures de firme. 1. Organisations et financiarisation, 190, pp.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169415v1</w:t>
+                <w:t xml:space="preserve">hal-01395461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relationship Between Members' Trust and Participation in Governance of Cooperatives : The Role of Organizational Commitment</w:t>
+                <w:t xml:space="preserve">La distanciation de la relation adhérent-coopérative en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Asâad El Akremi</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Anzalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (1), pp.1-24</w:t>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 190, pp.119 - 130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00695926v1</w:t>
+                <w:t xml:space="preserve">hal-02169415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La distanciation du lien adhérent/coopérative en France</w:t>
+                <w:t xml:space="preserve">The Relationship Between Members' Trust and Participation in Governance of Cooperatives : The Role of Organizational Commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Anzalone</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asâad El Akremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Les agricultures de firme. 1. Organisations et financiarisation, 190, pp.119-130</w:t>
+              <w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395461v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00695926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de la fidélité des adhérents de coopératives agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, n°314, pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1297,51 +1297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRH et stratégie : les attraits de l'alignement, le cas de la politique de rémunération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 45, pp.41-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1437,51 +1437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Conference of Agricultural Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE), Aug 2024, New Delhi, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1515,77 +1515,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le métier d’aides-soignants dans les EHPAD par le soutien organisationnel perçu pour réduire l’absentéisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Roussillon Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Igalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Congrès de l’Association Francophone de Gestion des Ressources Humaines (AGRH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1623,51 +1623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des adhérents : des profils diversifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1705,51 +1705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle implication des adhérents de coopératives agricoles dans le nouveau paradigme coopératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1858,51 +1858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1972,51 +1972,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour le viticulteur dans les innovations marketing de sa coopérative ou comment le faire adhérer à une logique de marché ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2071,51 +2071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles perspectives théoriques en management des rémunérations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M Peretti et P. Roussel (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Les rémunérations politiques et pratiques pour les années 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
@@ -2234,51 +2234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F32C3FA5"/>
+    <w:nsid w:val="8D77B6FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2465,51 +2465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christine-henninger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1850-1324" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158463811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050113v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peltier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18548" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767435v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roussillon Soyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.031.0111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barraud-Didier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N&#8217;guyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030161ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As&#226;ad El Akremi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peltier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.344375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laborde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Les-arts-et-les-metiers-de-la~.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christine-henninger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1850-1324" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158463811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peltier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18548" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roussillon Soyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.031.0111" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barraud-Didier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N&#8217;guyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030161ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As&#226;ad El Akremi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peltier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.344375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laborde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Les-arts-et-les-metiers-de-la~.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>